--- v0 (2026-05-03)
+++ v1 (2026-06-10)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-01 20:53:43</t>
+    <t>Актуальность прайса на: 2026-06-08 07:44:47</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>