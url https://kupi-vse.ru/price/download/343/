--- v1 (2026-06-10)
+++ v2 (2026-07-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-08 07:44:47</t>
+    <t>Актуальность прайса на: 2026-07-03 08:02:21</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>