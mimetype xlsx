--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 08:02:21</t>
+    <t>Актуальность прайса на: 2026-07-25 01:07:32</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>