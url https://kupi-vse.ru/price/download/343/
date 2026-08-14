--- v3 (2026-07-24)
+++ v4 (2026-08-14)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 01:07:32</t>
+    <t>Актуальность прайса на: 2026-08-14 14:12:44</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -8961,51 +8961,51 @@
       </c>
       <c r="C269" s="9" t="s">
         <v>512</v>
       </c>
       <c r="D269" s="7">
         <v>0.0</v>
       </c>
       <c r="E269" s="15">
         <v>52.0</v>
       </c>
       <c r="F269" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="21">
         <v>66</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>513</v>
       </c>
       <c r="C270" s="12" t="s">
         <v>514</v>
       </c>
       <c r="D270" s="10">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E270" s="16">
         <v>74.0</v>
       </c>
       <c r="F270" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="21">
         <v>67</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>515</v>
       </c>
       <c r="C271" s="12" t="s">
         <v>516</v>
       </c>
       <c r="D271" s="10">
         <v>5.0</v>
       </c>
       <c r="E271" s="16">
         <v>58.0</v>
       </c>
       <c r="F271" s="16">
@@ -11331,66 +11331,66 @@
       <c r="F387" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" s="21">
         <v>184</v>
       </c>
       <c r="B388" s="11" t="s">
         <v>749</v>
       </c>
       <c r="C388" s="12" t="s">
         <v>750</v>
       </c>
       <c r="D388" s="10" t="s">
         <v>484</v>
       </c>
       <c r="E388" s="16">
         <v>56.0</v>
       </c>
       <c r="F388" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="389" spans="1:6">
-      <c r="A389" s="21">
+      <c r="A389" s="20">
         <v>185</v>
       </c>
-      <c r="B389" s="11" t="s">
+      <c r="B389" s="8" t="s">
         <v>751</v>
       </c>
-      <c r="C389" s="12" t="s">
+      <c r="C389" s="9" t="s">
         <v>752</v>
       </c>
-      <c r="D389" s="10">
-[...2 lines deleted...]
-      <c r="E389" s="16">
+      <c r="D389" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="E389" s="15">
         <v>117.0</v>
       </c>
-      <c r="F389" s="16">
+      <c r="F389" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" s="21">
         <v>186</v>
       </c>
       <c r="B390" s="11" t="s">
         <v>753</v>
       </c>
       <c r="C390" s="12" t="s">
         <v>754</v>
       </c>
       <c r="D390" s="10">
         <v>2.0</v>
       </c>
       <c r="E390" s="16">
         <v>117.0</v>
       </c>
       <c r="F390" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" s="21">