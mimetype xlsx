--- v4 (2026-08-14)
+++ v5 (2026-09-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-14 14:12:44</t>
+    <t>Актуальность прайса на: 2026-09-02 20:41:55</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>