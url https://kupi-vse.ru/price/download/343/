--- v5 (2026-09-04)
+++ v6 (2026-09-25)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-02 20:41:55</t>
+    <t>Актуальность прайса на: 2026-09-24 03:01:32</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>