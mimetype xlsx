--- v6 (2026-09-25)
+++ v7 (2026-10-15)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-24 03:01:32</t>
+    <t>Актуальность прайса на: 2026-10-15 02:59:13</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>