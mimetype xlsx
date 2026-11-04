--- v7 (2026-10-15)
+++ v8 (2026-11-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-15 02:59:13</t>
+    <t>Актуальность прайса на: 2026-11-03 01:01:14</t>
   </si>
   <si>
     <t>Книги для детей</t>
   </si>
   <si>
     <t>Книги с аппликациями</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -8171,66 +8171,66 @@
       <c r="F229" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="20">
         <v>26</v>
       </c>
       <c r="B230" s="8" t="s">
         <v>432</v>
       </c>
       <c r="C230" s="9" t="s">
         <v>433</v>
       </c>
       <c r="D230" s="7">
         <v>0.0</v>
       </c>
       <c r="E230" s="15">
         <v>115.0</v>
       </c>
       <c r="F230" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="21">
+      <c r="A231" s="20">
         <v>27</v>
       </c>
-      <c r="B231" s="11" t="s">
+      <c r="B231" s="8" t="s">
         <v>434</v>
       </c>
-      <c r="C231" s="12" t="s">
+      <c r="C231" s="9" t="s">
         <v>435</v>
       </c>
-      <c r="D231" s="10">
-[...2 lines deleted...]
-      <c r="E231" s="16">
+      <c r="D231" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="E231" s="15">
         <v>101.0</v>
       </c>
-      <c r="F231" s="16">
+      <c r="F231" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="20">
         <v>28</v>
       </c>
       <c r="B232" s="8" t="s">
         <v>436</v>
       </c>
       <c r="C232" s="9" t="s">
         <v>437</v>
       </c>
       <c r="D232" s="7">
         <v>0.0</v>
       </c>
       <c r="E232" s="15">
         <v>46.5</v>
       </c>
       <c r="F232" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="21">