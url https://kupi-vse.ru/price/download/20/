--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-03 14:13:38</t>
+    <t>Актуальность прайса на: 2026-05-22 18:32:30</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -735,51 +735,51 @@
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
         <v>1.0</v>
       </c>
       <c r="E9" s="15">
         <v>1990.0</v>
       </c>
       <c r="F9" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="20">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E10" s="15">
         <v>1999.0</v>
       </c>
       <c r="F10" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
@@ -795,66 +795,66 @@
       <c r="F12" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="21">
         <v>1</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="10">
         <v>0.0</v>
       </c>
       <c r="E13" s="16">
         <v>549.0</v>
       </c>
       <c r="F13" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="21">
+      <c r="A14" s="20">
         <v>2</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="C14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="10">
-[...5 lines deleted...]
-      <c r="F14" s="16">
+      <c r="D14" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E14" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F14" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="20">
         <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="15">
         <v>549.0</v>
       </c>
       <c r="F15" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="20">
@@ -875,106 +875,106 @@
       <c r="F16" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="20">
         <v>5</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="15">
         <v>549.0</v>
       </c>
       <c r="F17" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="21">
+      <c r="A18" s="20">
         <v>6</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="D18" s="10">
-[...5 lines deleted...]
-      <c r="F18" s="16">
+      <c r="D18" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E18" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F18" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="20">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="15">
         <v>549.0</v>
       </c>
       <c r="F19" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="21">
+      <c r="A20" s="20">
         <v>8</v>
       </c>
-      <c r="B20" s="11" t="s">
+      <c r="B20" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="C20" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D20" s="10">
-[...5 lines deleted...]
-      <c r="F20" s="16">
+      <c r="D20" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E20" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F20" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="20">
         <v>9</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="15">
         <v>549.0</v>
       </c>
       <c r="F21" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="20">
@@ -1065,66 +1065,66 @@
       <c r="D26" s="2"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="21">
+      <c r="A28" s="20">
         <v>1</v>
       </c>
-      <c r="B28" s="11" t="s">
+      <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="C28" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="D28" s="10">
-[...5 lines deleted...]
-      <c r="F28" s="16">
+      <c r="D28" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F28" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>8</v>