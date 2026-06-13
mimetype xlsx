--- v1 (2026-05-23)
+++ v2 (2026-06-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-22 18:32:30</t>
+    <t>Актуальность прайса на: 2026-06-12 13:30:04</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -74,81 +74,81 @@
   <si>
     <t>[128 ГБ] WINDOWS 10 ЗАГРУЗОЧНЫЙ + СОФТ: WPI + DRIVER PACK - DVD BOX + флешка 128 ГБ</t>
   </si>
   <si>
     <t>s0752</t>
   </si>
   <si>
     <t>[128 ГБ] WINDOWS 11 ЗАГРУЗОЧНЫЙ + СОФТ: WPI + DRIVER PACK - DVD BOX + флешка 128 ГБ</t>
   </si>
   <si>
     <t>Системные (Операционные системы)</t>
   </si>
   <si>
     <t>s0718</t>
   </si>
   <si>
     <t>Dr.Soft: 300 программ на каждый день</t>
   </si>
   <si>
     <t>s0697</t>
   </si>
   <si>
     <t>ZVER DVD 2026: WINDOWS 10 64-bit + ZverWPI v6.5  ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
+    <t>много</t>
+  </si>
+  <si>
     <t>s0733</t>
   </si>
   <si>
     <t>ZVER DVD 2026: WINDOWS XP + WINDOWS 7 + WPI ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ DVD10</t>
   </si>
   <si>
     <t>s0737</t>
   </si>
   <si>
     <t>Аспирин 2021: Windows 7 + WPI</t>
   </si>
   <si>
     <t>s0739</t>
   </si>
   <si>
     <t>Аспирин 2021: Windows XP + WPI</t>
   </si>
   <si>
     <t>s0704</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 1 2026: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0706</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
-  </si>
-[...1 lines deleted...]
-    <t>много</t>
   </si>
   <si>
     <t>s0749</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 4 2023: WINDOWS 11 + СИСТЕМНЫЙ WPI : WINDOWS 11-X64, 2 РЕДАКЦИИ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0710</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 1 2023: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0712</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0746</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 4 2026: WINDOWS 11 + MS OFFICE 2021 + СИСТЕМНЫЙ WPI - ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
@@ -280,93 +280,93 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="49" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -715,486 +715,486 @@
       </c>
       <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="20">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E9" s="15">
         <v>1990.0</v>
       </c>
       <c r="F9" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="20">
+      <c r="A10" s="21">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="C10" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="7">
-[...2 lines deleted...]
-      <c r="E10" s="15">
+      <c r="D10" s="10">
+        <v>2.0</v>
+      </c>
+      <c r="E10" s="16">
         <v>1999.0</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="21">
         <v>1</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="10">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E13" s="16">
         <v>549.0</v>
       </c>
       <c r="F13" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="20">
+      <c r="A14" s="21">
         <v>2</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="9" t="s">
+      <c r="C14" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="21">
+        <v>3</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F15" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="21">
+        <v>4</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="10">
+        <v>3.0</v>
+      </c>
+      <c r="E16" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F16" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="21">
+        <v>5</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="10">
         <v>5.0</v>
       </c>
-      <c r="E14" s="15">
-[...10 lines deleted...]
-      <c r="B15" s="8" t="s">
+      <c r="E17" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F17" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="21">
+        <v>6</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="10">
+        <v>3.0</v>
+      </c>
+      <c r="E18" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F18" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="21">
+        <v>7</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="7">
+      <c r="E19" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="21">
+        <v>8</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="10">
         <v>5.0</v>
       </c>
-      <c r="E15" s="15">
-[...56 lines deleted...]
-      <c r="D18" s="7">
+      <c r="E20" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="21">
+        <v>9</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F21" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="21">
+        <v>10</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="10">
+        <v>2.0</v>
+      </c>
+      <c r="E22" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F22" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="21">
+        <v>11</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E23" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F23" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="21">
+        <v>12</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="10">
+        <v>1.0</v>
+      </c>
+      <c r="E24" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F24" s="16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="21">
+        <v>13</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="10">
         <v>4.0</v>
       </c>
-      <c r="E18" s="15">
-[...142 lines deleted...]
-      <c r="F25" s="15">
+      <c r="E25" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F25" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="20">
+      <c r="A28" s="21">
         <v>1</v>
       </c>
-      <c r="B28" s="8" t="s">
+      <c r="B28" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="D28" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="15">
+      <c r="D28" s="10">
+        <v>5.0</v>
+      </c>
+      <c r="E28" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F28" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="20">
+      <c r="A31" s="21">
         <v>1</v>
       </c>
-      <c r="B31" s="8" t="s">
+      <c r="B31" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="9" t="s">
+      <c r="C31" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="D31" s="7">
+      <c r="D31" s="10">
         <v>2.0</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="16">
         <v>599.0</v>
       </c>
-      <c r="F31" s="15">
+      <c r="F31" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="20">
+      <c r="A32" s="21">
         <v>2</v>
       </c>
-      <c r="B32" s="8" t="s">
+      <c r="B32" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="C32" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="D32" s="7">
-[...5 lines deleted...]
-      <c r="F32" s="15">
+      <c r="D32" s="10">
+        <v>2.0</v>
+      </c>
+      <c r="E32" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F32" s="16">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A29:F29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>