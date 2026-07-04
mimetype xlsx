--- v2 (2026-06-13)
+++ v3 (2026-07-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-12 13:30:04</t>
+    <t>Актуальность прайса на: 2026-07-04 06:48:04</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -74,81 +74,81 @@
   <si>
     <t>[128 ГБ] WINDOWS 10 ЗАГРУЗОЧНЫЙ + СОФТ: WPI + DRIVER PACK - DVD BOX + флешка 128 ГБ</t>
   </si>
   <si>
     <t>s0752</t>
   </si>
   <si>
     <t>[128 ГБ] WINDOWS 11 ЗАГРУЗОЧНЫЙ + СОФТ: WPI + DRIVER PACK - DVD BOX + флешка 128 ГБ</t>
   </si>
   <si>
     <t>Системные (Операционные системы)</t>
   </si>
   <si>
     <t>s0718</t>
   </si>
   <si>
     <t>Dr.Soft: 300 программ на каждый день</t>
   </si>
   <si>
     <t>s0697</t>
   </si>
   <si>
     <t>ZVER DVD 2026: WINDOWS 10 64-bit + ZverWPI v6.5  ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
+    <t>s0733</t>
+  </si>
+  <si>
+    <t>ZVER DVD 2026: WINDOWS XP + WINDOWS 7 + WPI ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ DVD10</t>
+  </si>
+  <si>
+    <t>s0737</t>
+  </si>
+  <si>
+    <t>Аспирин 2021: Windows 7 + WPI</t>
+  </si>
+  <si>
+    <t>s0739</t>
+  </si>
+  <si>
+    <t>Аспирин 2021: Windows XP + WPI</t>
+  </si>
+  <si>
+    <t>s0704</t>
+  </si>
+  <si>
+    <t>МЕГА СОФТ # 1 2026: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
+  </si>
+  <si>
+    <t>s0706</t>
+  </si>
+  <si>
+    <t>МЕГА СОФТ # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
+  </si>
+  <si>
     <t>много</t>
-  </si>
-[...28 lines deleted...]
-    <t>МЕГА СОФТ # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0749</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 4 2023: WINDOWS 11 + СИСТЕМНЫЙ WPI : WINDOWS 11-X64, 2 РЕДАКЦИИ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0710</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 1 2023: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0712</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0746</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 4 2026: WINDOWS 11 + MS OFFICE 2021 + СИСТЕМНЫЙ WPI - ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
@@ -174,76 +174,67 @@
     <t>DRIVER PACK SOLUTION 2026  - МЕНЕДЖЕР АВТОМАТИЧЕСКОЙ УСТАНОВКИ ДРАЙВЕРОВ - НАСТРОЙКА КОМПЬЮТЕРА ЗА 5 МИНУТ DVD9 - свежая база</t>
   </si>
   <si>
     <t>Графика и дизайн</t>
   </si>
   <si>
     <t>s0742</t>
   </si>
   <si>
     <t>AUTOCAD 2022 + ВИДЕОКУРС С НУЛЯ ДО ПРОФИ</t>
   </si>
   <si>
     <t>s0731</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 6 2023: ADOBE: СБОРНИК ПРОГРАММ ОТ ADOBE С АВТОМАТИЧЕСКОЙ УСТАНОВКОЙ: PHOTOSHOP 2023, ILLUSTARTOR 2023, AFTER EFFECT 2023 И ПРОЧ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...7 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FFBBCADF"/>
       </patternFill>
     </fill>
@@ -258,112 +249,97 @@
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="17">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -665,536 +641,536 @@
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
-      <c r="D6" s="17"/>
-[...1 lines deleted...]
-      <c r="F6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
-      <c r="E7" s="13"/>
-      <c r="F7" s="13"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="E8" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="20">
+      <c r="A9" s="16">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
-        <v>0.0</v>
-[...4 lines deleted...]
-      <c r="F9" s="15">
+        <v>2.0</v>
+      </c>
+      <c r="E9" s="12">
+        <v>2190.0</v>
+      </c>
+      <c r="F9" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="21">
+      <c r="A10" s="16">
         <v>2</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="10">
-[...2 lines deleted...]
-      <c r="E10" s="16">
+      <c r="D10" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="E10" s="12">
         <v>1999.0</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
-      <c r="E11" s="13"/>
-      <c r="F11" s="13"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="E12" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="F12" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="21">
+      <c r="A13" s="16">
         <v>1</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="7">
         <v>1.0</v>
       </c>
-      <c r="E13" s="16">
-[...2 lines deleted...]
-      <c r="F13" s="16">
+      <c r="E13" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F13" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="21">
+      <c r="A14" s="16">
         <v>2</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="C14" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="10" t="s">
+      <c r="D14" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E14" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F14" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="16">
+        <v>3</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E14" s="16">
-[...10 lines deleted...]
-      <c r="B15" s="11" t="s">
+      <c r="C15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="D15" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E15" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F15" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="16">
+        <v>4</v>
+      </c>
+      <c r="B16" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="10" t="s">
-[...13 lines deleted...]
-      <c r="B16" s="11" t="s">
+      <c r="C16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="D16" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E16" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F16" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="16">
+        <v>5</v>
+      </c>
+      <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D16" s="10">
-[...13 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="12" t="s">
+      <c r="D17" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E17" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F17" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="16">
+        <v>6</v>
+      </c>
+      <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="D17" s="10">
+      <c r="C18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="E18" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="16">
+        <v>7</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F19" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="16">
+        <v>8</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="7">
         <v>5.0</v>
       </c>
-      <c r="E17" s="16">
-[...33 lines deleted...]
-      <c r="C19" s="12" t="s">
+      <c r="E20" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="16">
+        <v>9</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="D19" s="10" t="s">
-[...45 lines deleted...]
-      <c r="F21" s="16">
+      <c r="E21" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F21" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="21">
+      <c r="A22" s="16">
         <v>10</v>
       </c>
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="C22" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="D22" s="10">
-[...5 lines deleted...]
-      <c r="F22" s="16">
+      <c r="D22" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="E22" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F22" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="21">
+      <c r="A23" s="16">
         <v>11</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="12" t="s">
+      <c r="C23" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="D23" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="16">
+      <c r="D23" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F23" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="21">
+      <c r="A24" s="16">
         <v>12</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="B24" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="7">
         <v>1.0</v>
       </c>
-      <c r="E24" s="16">
-[...2 lines deleted...]
-      <c r="F24" s="16">
+      <c r="E24" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F24" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="21">
+      <c r="A25" s="16">
         <v>13</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="7">
         <v>4.0</v>
       </c>
-      <c r="E25" s="16">
-[...2 lines deleted...]
-      <c r="F25" s="16">
+      <c r="E25" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F25" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="19" t="s">
+      <c r="A26" s="15" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
-      <c r="E26" s="13"/>
-      <c r="F26" s="13"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E27" s="14" t="s">
+      <c r="E27" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="14" t="s">
+      <c r="F27" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="21">
+      <c r="A28" s="16">
         <v>1</v>
       </c>
-      <c r="B28" s="11" t="s">
+      <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="C28" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="7">
         <v>5.0</v>
       </c>
-      <c r="E28" s="16">
-[...2 lines deleted...]
-      <c r="F28" s="16">
+      <c r="E28" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F28" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="19" t="s">
+      <c r="A29" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
-      <c r="E29" s="13"/>
-      <c r="F29" s="13"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E30" s="14" t="s">
+      <c r="E30" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="F30" s="14" t="s">
+      <c r="F30" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="21">
+      <c r="A31" s="16">
         <v>1</v>
       </c>
-      <c r="B31" s="11" t="s">
+      <c r="B31" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="C31" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="7">
         <v>2.0</v>
       </c>
-      <c r="E31" s="16">
+      <c r="E31" s="12">
         <v>599.0</v>
       </c>
-      <c r="F31" s="16">
+      <c r="F31" s="12">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="21">
+      <c r="A32" s="16">
         <v>2</v>
       </c>
-      <c r="B32" s="11" t="s">
+      <c r="B32" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C32" s="12" t="s">
+      <c r="C32" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="7">
         <v>2.0</v>
       </c>
-      <c r="E32" s="16">
-[...2 lines deleted...]
-      <c r="F32" s="16">
+      <c r="E32" s="12">
+        <v>549.0</v>
+      </c>
+      <c r="F32" s="12">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A29:F29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>