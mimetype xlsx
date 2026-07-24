--- v3 (2026-07-04)
+++ v4 (2026-07-24)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-04 06:48:04</t>
+    <t>Актуальность прайса на: 2026-07-25 01:04:01</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -129,112 +129,127 @@
     <t>много</t>
   </si>
   <si>
     <t>s0749</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 4 2023: WINDOWS 11 + СИСТЕМНЫЙ WPI : WINDOWS 11-X64, 2 РЕДАКЦИИ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0710</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 1 2023: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0712</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0746</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 4 2026: WINDOWS 11 + MS OFFICE 2021 + СИСТЕМНЫЙ WPI - ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
+  </si>
+  <si>
+    <t>s0734</t>
+  </si>
+  <si>
+    <t>Системочка 2021: Windows 10 + Программы</t>
   </si>
   <si>
     <t>s0741</t>
   </si>
   <si>
     <t>Системочка 2021: Windows 8.1 + MS Office 2016 + Программы</t>
   </si>
   <si>
     <t>s0745</t>
   </si>
   <si>
     <t>Системочка 2022: Windows 11+ Программы</t>
   </si>
   <si>
     <t>Драйвера</t>
   </si>
   <si>
     <t>s0748</t>
   </si>
   <si>
     <t>DRIVER PACK SOLUTION 2026  - МЕНЕДЖЕР АВТОМАТИЧЕСКОЙ УСТАНОВКИ ДРАЙВЕРОВ - НАСТРОЙКА КОМПЬЮТЕРА ЗА 5 МИНУТ DVD9 - свежая база</t>
   </si>
   <si>
     <t>Графика и дизайн</t>
   </si>
   <si>
     <t>s0742</t>
   </si>
   <si>
     <t>AUTOCAD 2022 + ВИДЕОКУРС С НУЛЯ ДО ПРОФИ</t>
   </si>
   <si>
     <t>s0731</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 6 2023: ADOBE: СБОРНИК ПРОГРАММ ОТ ADOBE С АВТОМАТИЧЕСКОЙ УСТАНОВКОЙ: PHOTOSHOP 2023, ILLUSTARTOR 2023, AFTER EFFECT 2023 И ПРОЧ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FFBBCADF"/>
       </patternFill>
     </fill>
@@ -249,100 +264,115 @@
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="22">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="49" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="4" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -608,581 +638,601 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kupi-vse.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
-      <c r="D6" s="13"/>
-[...1 lines deleted...]
-      <c r="F6" s="10"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
-      <c r="E7" s="10"/>
-      <c r="F7" s="10"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="16">
+      <c r="A9" s="20">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
         <v>2.0</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="15">
         <v>2190.0</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="16">
+      <c r="A10" s="20">
         <v>2</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7">
         <v>1.0</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="15">
         <v>1999.0</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
-      <c r="E11" s="10"/>
-      <c r="F11" s="10"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="11" t="s">
+      <c r="E12" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="11" t="s">
+      <c r="F12" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="16">
+      <c r="A13" s="21">
         <v>1</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="9" t="s">
+      <c r="C13" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="D13" s="7">
-[...5 lines deleted...]
-      <c r="F13" s="12">
+      <c r="D13" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F13" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="16">
+      <c r="A14" s="20">
         <v>2</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="7">
         <v>4.0</v>
       </c>
-      <c r="E14" s="12">
-[...2 lines deleted...]
-      <c r="F14" s="12">
+      <c r="E14" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F14" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="16">
+      <c r="A15" s="20">
         <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
-      <c r="E15" s="12">
-[...2 lines deleted...]
-      <c r="F15" s="12">
+      <c r="E15" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F15" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="16">
+      <c r="A16" s="20">
         <v>4</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="7">
-        <v>3.0</v>
-[...4 lines deleted...]
-      <c r="F16" s="12">
+        <v>1.0</v>
+      </c>
+      <c r="E16" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F16" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="16">
+      <c r="A17" s="20">
         <v>5</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
-      <c r="E17" s="12">
-[...2 lines deleted...]
-      <c r="F17" s="12">
+      <c r="E17" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F17" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="16">
+      <c r="A18" s="20">
         <v>6</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="7">
-        <v>2.0</v>
-[...4 lines deleted...]
-      <c r="F18" s="12">
+        <v>1.0</v>
+      </c>
+      <c r="E18" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F18" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="16">
+      <c r="A19" s="20">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="12">
-[...2 lines deleted...]
-      <c r="F19" s="12">
+      <c r="E19" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F19" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="16">
+      <c r="A20" s="20">
         <v>8</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
-      <c r="E20" s="12">
-[...2 lines deleted...]
-      <c r="F20" s="12">
+      <c r="E20" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F20" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="16">
+      <c r="A21" s="20">
         <v>9</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="12">
-[...2 lines deleted...]
-      <c r="F21" s="12">
+      <c r="E21" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F21" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="16">
+      <c r="A22" s="21">
         <v>10</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="C22" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="D22" s="7">
-[...5 lines deleted...]
-      <c r="F22" s="12">
+      <c r="D22" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E22" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F22" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="16">
+      <c r="A23" s="20">
         <v>11</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="12">
-[...2 lines deleted...]
-      <c r="F23" s="12">
+      <c r="E23" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F23" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="16">
+      <c r="A24" s="20">
         <v>12</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="7">
-[...5 lines deleted...]
-      <c r="F24" s="12">
+      <c r="D24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="15">
+        <v>512.0</v>
+      </c>
+      <c r="F24" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="16">
+      <c r="A25" s="20">
         <v>13</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F25" s="15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="20">
+        <v>14</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="7">
         <v>4.0</v>
       </c>
-      <c r="E25" s="12">
-[...14 lines deleted...]
-      <c r="F26" s="10"/>
+      <c r="E26" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F26" s="15">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="3" t="s">
+      <c r="A27" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B28" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C28" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D28" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E27" s="11" t="s">
+      <c r="E28" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="11" t="s">
+      <c r="F28" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
-      <c r="A28" s="16">
+    <row r="29" spans="1:6">
+      <c r="A29" s="20">
         <v>1</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D28" s="7">
+      <c r="B29" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="7">
         <v>5.0</v>
       </c>
-      <c r="E28" s="12">
-[...14 lines deleted...]
-      <c r="F29" s="10"/>
+      <c r="E29" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F29" s="15">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="3" t="s">
+      <c r="A30" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="4" t="s">
+      <c r="B31" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="C31" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D31" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E30" s="11" t="s">
+      <c r="E31" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="F30" s="11" t="s">
+      <c r="F31" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
-      <c r="A31" s="16">
+    <row r="32" spans="1:6">
+      <c r="A32" s="20">
         <v>1</v>
-      </c>
-[...18 lines deleted...]
-        <v>2</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="D32" s="7">
         <v>2.0</v>
       </c>
-      <c r="E32" s="12">
-[...2 lines deleted...]
-      <c r="F32" s="12">
+      <c r="E32" s="15">
+        <v>599.0</v>
+      </c>
+      <c r="F32" s="15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="20">
+        <v>2</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="E33" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F33" s="15">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A11:F11"/>
-    <mergeCell ref="A26:F26"/>
-    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A30:F30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>