--- v4 (2026-07-24)
+++ v5 (2026-08-14)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 01:04:01</t>
+    <t>Актуальность прайса на: 2026-08-12 16:00:43</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -871,51 +871,51 @@
       </c>
       <c r="C16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="7">
         <v>1.0</v>
       </c>
       <c r="E16" s="15">
         <v>549.0</v>
       </c>
       <c r="F16" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="20">
         <v>5</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E17" s="15">
         <v>549.0</v>
       </c>
       <c r="F17" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="20">
         <v>6</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="7">
         <v>1.0</v>
       </c>
       <c r="E18" s="15">
         <v>549.0</v>
       </c>
       <c r="F18" s="15">
@@ -961,126 +961,126 @@
       <c r="F20" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="20">
         <v>9</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="15">
         <v>549.0</v>
       </c>
       <c r="F21" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="21">
+      <c r="A22" s="20">
         <v>10</v>
       </c>
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="C22" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="D22" s="10">
-[...5 lines deleted...]
-      <c r="F22" s="16">
+      <c r="D22" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="E22" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F22" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="20">
         <v>11</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="15">
         <v>549.0</v>
       </c>
       <c r="F23" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="20">
         <v>12</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="15">
         <v>512.0</v>
       </c>
       <c r="F24" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="20">
+      <c r="A25" s="21">
         <v>13</v>
       </c>
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="C25" s="9" t="s">
+      <c r="C25" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="7">
-[...5 lines deleted...]
-      <c r="F25" s="15">
+      <c r="D25" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E25" s="16">
+        <v>549.0</v>
+      </c>
+      <c r="F25" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="20">
         <v>14</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="7">
         <v>4.0</v>
       </c>
       <c r="E26" s="15">
         <v>549.0</v>
       </c>
       <c r="F26" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="19" t="s">