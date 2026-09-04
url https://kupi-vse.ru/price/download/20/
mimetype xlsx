--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-12 16:00:43</t>
+    <t>Актуальность прайса на: 2026-09-02 14:50:11</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -831,51 +831,51 @@
       </c>
       <c r="C14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="7">
         <v>4.0</v>
       </c>
       <c r="E14" s="15">
         <v>549.0</v>
       </c>
       <c r="F14" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="20">
         <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E15" s="15">
         <v>549.0</v>
       </c>
       <c r="F15" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="20">
         <v>4</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="7">
         <v>1.0</v>
       </c>
       <c r="E16" s="15">
         <v>549.0</v>
       </c>
       <c r="F16" s="15">
@@ -891,51 +891,51 @@
       </c>
       <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="7">
         <v>4.0</v>
       </c>
       <c r="E17" s="15">
         <v>549.0</v>
       </c>
       <c r="F17" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="20">
         <v>6</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="7">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E18" s="15">
         <v>549.0</v>
       </c>
       <c r="F18" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="20">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="15">
         <v>549.0</v>
       </c>
       <c r="F19" s="15">
@@ -1021,66 +1021,66 @@
       <c r="F23" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="20">
         <v>12</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E24" s="15">
         <v>512.0</v>
       </c>
       <c r="F24" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="21">
+      <c r="A25" s="20">
         <v>13</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="10">
-[...5 lines deleted...]
-      <c r="F25" s="16">
+      <c r="D25" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E25" s="15">
+        <v>549.0</v>
+      </c>
+      <c r="F25" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="20">
         <v>14</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="7">
         <v>4.0</v>
       </c>
       <c r="E26" s="15">
         <v>549.0</v>
       </c>
       <c r="F26" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="19" t="s">