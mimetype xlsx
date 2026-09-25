--- v6 (2026-09-04)
+++ v7 (2026-09-25)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-02 14:50:11</t>
+    <t>Актуальность прайса на: 2026-09-24 03:00:27</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -104,63 +104,63 @@
   <si>
     <t>s0737</t>
   </si>
   <si>
     <t>Аспирин 2021: Windows 7 + WPI</t>
   </si>
   <si>
     <t>s0739</t>
   </si>
   <si>
     <t>Аспирин 2021: Windows XP + WPI</t>
   </si>
   <si>
     <t>s0704</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 1 2026: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0706</t>
   </si>
   <si>
     <t>МЕГА СОФТ # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
+    <t>s0749</t>
+  </si>
+  <si>
+    <t>МЕГА СОФТ # 4 2023: WINDOWS 11 + СИСТЕМНЫЙ WPI : WINDOWS 11-X64, 2 РЕДАКЦИИ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
+  </si>
+  <si>
+    <t>s0710</t>
+  </si>
+  <si>
+    <t>МОЙ КОМПЬЮТЕР # 1 2023: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
+  </si>
+  <si>
     <t>много</t>
-  </si>
-[...10 lines deleted...]
-    <t>МОЙ КОМПЬЮТЕР # 1 2023: WINDOWS 7 + СИСТЕМНЫЙ WPI : WINDOWS 7, X86/X64, 7 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0712</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 3 2026: WINDOWS 10 + СИСТЕМНЫЙ WPI : WINDOWS 10,  X86/X64, 6 РЕДАКЦИЙ, ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0746</t>
   </si>
   <si>
     <t>МОЙ КОМПЬЮТЕР # 4 2026: WINDOWS 11 + MS OFFICE 2021 + СИСТЕМНЫЙ WPI - ПРОГРАММЫ НА КАЖДЫЙ ДЕНЬ</t>
   </si>
   <si>
     <t>s0734</t>
   </si>
   <si>
     <t>Системочка 2021: Windows 10 + Программы</t>
   </si>
   <si>
     <t>s0741</t>
   </si>
   <si>
     <t>Системочка 2021: Windows 8.1 + MS Office 2016 + Программы</t>
   </si>
@@ -910,152 +910,152 @@
         <v>26</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="15">
         <v>549.0</v>
       </c>
       <c r="F18" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="20">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="D19" s="7" t="s">
-        <v>30</v>
+      <c r="D19" s="7">
+        <v>5.0</v>
       </c>
       <c r="E19" s="15">
         <v>549.0</v>
       </c>
       <c r="F19" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="20">
         <v>8</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="15">
         <v>549.0</v>
       </c>
       <c r="F20" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="20">
         <v>9</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="D21" s="7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E21" s="15">
         <v>549.0</v>
       </c>
       <c r="F21" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="20">
         <v>10</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="7">
         <v>4.0</v>
       </c>
       <c r="E22" s="15">
         <v>549.0</v>
       </c>
       <c r="F22" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="20">
         <v>11</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E23" s="15">
         <v>549.0</v>
       </c>
       <c r="F23" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="20">
         <v>12</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E24" s="15">
         <v>512.0</v>
       </c>
       <c r="F24" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="20">
         <v>13</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="7">
         <v>5.0</v>
       </c>
       <c r="E25" s="15">
         <v>549.0</v>
       </c>
       <c r="F25" s="15">