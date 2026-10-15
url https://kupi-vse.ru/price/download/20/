--- v7 (2026-09-25)
+++ v8 (2026-10-15)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-24 03:00:27</t>
+    <t>Актуальность прайса на: 2026-10-13 23:58:11</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>