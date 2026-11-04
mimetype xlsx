--- v8 (2026-10-15)
+++ v9 (2026-11-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-13 23:58:11</t>
+    <t>Актуальность прайса на: 2026-11-04 22:45:51</t>
   </si>
   <si>
     <t>Софт</t>
   </si>
   <si>
     <t>Софт на флешках (USB)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -911,51 +911,51 @@
       </c>
       <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="15">
         <v>549.0</v>
       </c>
       <c r="F18" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="20">
         <v>7</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E19" s="15">
         <v>549.0</v>
       </c>
       <c r="F19" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="20">
         <v>8</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="15">
         <v>549.0</v>
       </c>
       <c r="F20" s="15">
@@ -1031,51 +1031,51 @@
       </c>
       <c r="C24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="15">
         <v>512.0</v>
       </c>
       <c r="F24" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="20">
         <v>13</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D25" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E25" s="15">
         <v>549.0</v>
       </c>
       <c r="F25" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="20">
         <v>14</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="7">
         <v>4.0</v>
       </c>
       <c r="E26" s="15">
         <v>549.0</v>
       </c>
       <c r="F26" s="15">
@@ -1101,51 +1101,51 @@
       </c>
       <c r="C28" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="20">
         <v>1</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E29" s="15">
         <v>549.0</v>
       </c>
       <c r="F29" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>6</v>
       </c>