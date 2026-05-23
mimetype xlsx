--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-03 14:13:05</t>
+    <t>Актуальность прайса на: 2026-05-23 20:37:48</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -2708,51 +2708,51 @@
       </c>
       <c r="C10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7">
         <v>1.0</v>
       </c>
       <c r="E10" s="15">
         <v>369.0</v>
       </c>
       <c r="F10" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="20">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E11" s="15">
         <v>422.0</v>
       </c>
       <c r="F11" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="20">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7">
         <v>2.0</v>
       </c>
       <c r="E12" s="15">
         <v>598.0</v>
       </c>
       <c r="F12" s="15">
@@ -2798,66 +2798,66 @@
       <c r="F14" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="20">
         <v>7</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7">
         <v>3.0</v>
       </c>
       <c r="E15" s="15">
         <v>349.0</v>
       </c>
       <c r="F15" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="20">
+      <c r="A16" s="21">
         <v>8</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B16" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="C16" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="7">
-[...2 lines deleted...]
-      <c r="E16" s="15">
+      <c r="D16" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E16" s="16">
         <v>442.0</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="20">
         <v>9</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="7">
         <v>2.0</v>
       </c>
       <c r="E17" s="15">
         <v>489.0</v>
       </c>
       <c r="F17" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="20">
@@ -3898,66 +3898,66 @@
       <c r="F69" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="20">
         <v>62</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="7">
         <v>4.0</v>
       </c>
       <c r="E70" s="15">
         <v>489.0</v>
       </c>
       <c r="F70" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="21">
+      <c r="A71" s="20">
         <v>63</v>
       </c>
-      <c r="B71" s="11" t="s">
+      <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="C71" s="12" t="s">
+      <c r="C71" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="D71" s="10">
-[...5 lines deleted...]
-      <c r="F71" s="16">
+      <c r="D71" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E71" s="15">
+        <v>499.0</v>
+      </c>
+      <c r="F71" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="20">
         <v>64</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="7">
         <v>2.0</v>
       </c>
       <c r="E72" s="15">
         <v>332.0</v>
       </c>
       <c r="F72" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="20">
@@ -4148,116 +4148,116 @@
       </c>
       <c r="C82" s="9" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="7">
         <v>2.0</v>
       </c>
       <c r="E82" s="15">
         <v>489.0</v>
       </c>
       <c r="F82" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="20">
         <v>75</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E83" s="15">
         <v>489.0</v>
       </c>
       <c r="F83" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="20">
         <v>76</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="7">
         <v>2.0</v>
       </c>
       <c r="E84" s="15">
         <v>489.0</v>
       </c>
       <c r="F84" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="20">
         <v>77</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="7">
         <v>1.0</v>
       </c>
       <c r="E85" s="15">
         <v>332.0</v>
       </c>
       <c r="F85" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="21">
+      <c r="A86" s="20">
         <v>78</v>
       </c>
-      <c r="B86" s="11" t="s">
+      <c r="B86" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="C86" s="12" t="s">
+      <c r="C86" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="D86" s="10">
-[...5 lines deleted...]
-      <c r="F86" s="16">
+      <c r="D86" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="E86" s="15">
+        <v>499.0</v>
+      </c>
+      <c r="F86" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="20">
         <v>79</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="7">
         <v>1.0</v>
       </c>
       <c r="E87" s="15">
         <v>332.0</v>
       </c>
       <c r="F87" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="20">
@@ -5228,51 +5228,51 @@
       </c>
       <c r="C136" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E136" s="15">
         <v>422.0</v>
       </c>
       <c r="F136" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="20">
         <v>129</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>269</v>
       </c>
       <c r="D137" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E137" s="15">
         <v>379.0</v>
       </c>
       <c r="F137" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="20">
         <v>130</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>270</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D138" s="7">
         <v>1.0</v>
       </c>
       <c r="E138" s="15">
         <v>361.0</v>
       </c>
       <c r="F138" s="15">
@@ -5758,51 +5758,51 @@
       </c>
       <c r="C163" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D163" s="7">
         <v>4.0</v>
       </c>
       <c r="E163" s="15">
         <v>489.0</v>
       </c>
       <c r="F163" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="20">
         <v>15</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>319</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>320</v>
       </c>
       <c r="D164" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E164" s="15">
         <v>489.0</v>
       </c>
       <c r="F164" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="20">
         <v>16</v>
       </c>
       <c r="B165" s="8" t="s">
         <v>321</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D165" s="7">
         <v>1.0</v>
       </c>
       <c r="E165" s="15">
         <v>332.0</v>
       </c>
       <c r="F165" s="15">
@@ -5848,66 +5848,66 @@
       <c r="F167" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="20">
         <v>19</v>
       </c>
       <c r="B168" s="8" t="s">
         <v>327</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D168" s="7">
         <v>2.0</v>
       </c>
       <c r="E168" s="15">
         <v>369.0</v>
       </c>
       <c r="F168" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
-      <c r="A169" s="21">
+      <c r="A169" s="20">
         <v>20</v>
       </c>
-      <c r="B169" s="11" t="s">
+      <c r="B169" s="8" t="s">
         <v>329</v>
       </c>
-      <c r="C169" s="12" t="s">
+      <c r="C169" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="D169" s="10">
-[...5 lines deleted...]
-      <c r="F169" s="16">
+      <c r="D169" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E169" s="15">
+        <v>499.0</v>
+      </c>
+      <c r="F169" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="20">
         <v>21</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>331</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D170" s="7">
         <v>2.0</v>
       </c>
       <c r="E170" s="15">
         <v>489.0</v>
       </c>
       <c r="F170" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="20">
@@ -5948,66 +5948,66 @@
       <c r="F172" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="20">
         <v>24</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>337</v>
       </c>
       <c r="C173" s="9" t="s">
         <v>338</v>
       </c>
       <c r="D173" s="7">
         <v>3.0</v>
       </c>
       <c r="E173" s="15">
         <v>369.0</v>
       </c>
       <c r="F173" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="20">
+      <c r="A174" s="21">
         <v>25</v>
       </c>
-      <c r="B174" s="8" t="s">
+      <c r="B174" s="11" t="s">
         <v>339</v>
       </c>
-      <c r="C174" s="9" t="s">
+      <c r="C174" s="12" t="s">
         <v>340</v>
       </c>
-      <c r="D174" s="7">
-[...2 lines deleted...]
-      <c r="E174" s="15">
+      <c r="D174" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E174" s="16">
         <v>442.0</v>
       </c>
-      <c r="F174" s="15">
+      <c r="F174" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="20">
         <v>26</v>
       </c>
       <c r="B175" s="8" t="s">
         <v>341</v>
       </c>
       <c r="C175" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D175" s="7">
         <v>2.0</v>
       </c>
       <c r="E175" s="15">
         <v>361.0</v>
       </c>
       <c r="F175" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="20">
@@ -6028,66 +6028,66 @@
       <c r="F176" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="20">
         <v>28</v>
       </c>
       <c r="B177" s="8" t="s">
         <v>345</v>
       </c>
       <c r="C177" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D177" s="7">
         <v>1.0</v>
       </c>
       <c r="E177" s="15">
         <v>422.0</v>
       </c>
       <c r="F177" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="20">
+      <c r="A178" s="21">
         <v>29</v>
       </c>
-      <c r="B178" s="8" t="s">
+      <c r="B178" s="11" t="s">
         <v>347</v>
       </c>
-      <c r="C178" s="9" t="s">
+      <c r="C178" s="12" t="s">
         <v>348</v>
       </c>
-      <c r="D178" s="7">
-[...2 lines deleted...]
-      <c r="E178" s="15">
+      <c r="D178" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E178" s="16">
         <v>379.0</v>
       </c>
-      <c r="F178" s="15">
+      <c r="F178" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="21">
         <v>30</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>349</v>
       </c>
       <c r="C179" s="12" t="s">
         <v>350</v>
       </c>
       <c r="D179" s="10">
         <v>0.0</v>
       </c>
       <c r="E179" s="16">
         <v>379.0</v>
       </c>
       <c r="F179" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="20">
@@ -6448,51 +6448,51 @@
       </c>
       <c r="C198" s="9" t="s">
         <v>385</v>
       </c>
       <c r="D198" s="7">
         <v>1.0</v>
       </c>
       <c r="E198" s="15">
         <v>489.0</v>
       </c>
       <c r="F198" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="20">
         <v>14</v>
       </c>
       <c r="B199" s="8" t="s">
         <v>386</v>
       </c>
       <c r="C199" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D199" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E199" s="15">
         <v>489.0</v>
       </c>
       <c r="F199" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="20">
         <v>15</v>
       </c>
       <c r="B200" s="8" t="s">
         <v>388</v>
       </c>
       <c r="C200" s="9" t="s">
         <v>389</v>
       </c>
       <c r="D200" s="7">
         <v>2.0</v>
       </c>
       <c r="E200" s="15">
         <v>489.0</v>
       </c>
       <c r="F200" s="15">
@@ -7088,66 +7088,66 @@
       <c r="F231" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="21">
         <v>13</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C232" s="12" t="s">
         <v>444</v>
       </c>
       <c r="D232" s="10">
         <v>0.0</v>
       </c>
       <c r="E232" s="16">
         <v>489.0</v>
       </c>
       <c r="F232" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="20">
+      <c r="A233" s="21">
         <v>14</v>
       </c>
-      <c r="B233" s="8" t="s">
+      <c r="B233" s="11" t="s">
         <v>445</v>
       </c>
-      <c r="C233" s="9" t="s">
+      <c r="C233" s="12" t="s">
         <v>446</v>
       </c>
-      <c r="D233" s="7">
-[...2 lines deleted...]
-      <c r="E233" s="15">
+      <c r="D233" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E233" s="16">
         <v>379.0</v>
       </c>
-      <c r="F233" s="15">
+      <c r="F233" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="20">
         <v>15</v>
       </c>
       <c r="B234" s="8" t="s">
         <v>447</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>448</v>
       </c>
       <c r="D234" s="7">
         <v>3.0</v>
       </c>
       <c r="E234" s="15">
         <v>489.0</v>
       </c>
       <c r="F234" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="21">
@@ -7348,66 +7348,66 @@
       <c r="F244" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="21">
         <v>26</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C245" s="12" t="s">
         <v>470</v>
       </c>
       <c r="D245" s="10">
         <v>0.0</v>
       </c>
       <c r="E245" s="16">
         <v>489.0</v>
       </c>
       <c r="F245" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="246" spans="1:6">
-      <c r="A246" s="20">
+      <c r="A246" s="21">
         <v>27</v>
       </c>
-      <c r="B246" s="8" t="s">
+      <c r="B246" s="11" t="s">
         <v>471</v>
       </c>
-      <c r="C246" s="9" t="s">
+      <c r="C246" s="12" t="s">
         <v>472</v>
       </c>
-      <c r="D246" s="7">
-[...2 lines deleted...]
-      <c r="E246" s="15">
+      <c r="D246" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E246" s="16">
         <v>664.0</v>
       </c>
-      <c r="F246" s="15">
+      <c r="F246" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="19" t="s">
         <v>473</v>
       </c>
       <c r="B247" s="2"/>
       <c r="C247" s="2"/>
       <c r="D247" s="2"/>
       <c r="E247" s="13"/>
       <c r="F247" s="13"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>8</v>
@@ -7748,51 +7748,51 @@
       </c>
       <c r="C265" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D265" s="7">
         <v>2.0</v>
       </c>
       <c r="E265" s="15">
         <v>332.0</v>
       </c>
       <c r="F265" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="20">
         <v>18</v>
       </c>
       <c r="B266" s="8" t="s">
         <v>508</v>
       </c>
       <c r="C266" s="9" t="s">
         <v>509</v>
       </c>
       <c r="D266" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E266" s="15">
         <v>489.0</v>
       </c>
       <c r="F266" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="20">
         <v>19</v>
       </c>
       <c r="B267" s="8" t="s">
         <v>510</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>511</v>
       </c>
       <c r="D267" s="7">
         <v>2.0</v>
       </c>
       <c r="E267" s="15">
         <v>880.0</v>
       </c>
       <c r="F267" s="15">
@@ -8238,51 +8238,51 @@
       </c>
       <c r="C290" s="9" t="s">
         <v>554</v>
       </c>
       <c r="D290" s="7">
         <v>2.0</v>
       </c>
       <c r="E290" s="15">
         <v>369.0</v>
       </c>
       <c r="F290" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="20">
         <v>20</v>
       </c>
       <c r="B291" s="8" t="s">
         <v>555</v>
       </c>
       <c r="C291" s="9" t="s">
         <v>556</v>
       </c>
       <c r="D291" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E291" s="15">
         <v>489.0</v>
       </c>
       <c r="F291" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="21">
         <v>21</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>557</v>
       </c>
       <c r="C292" s="12" t="s">
         <v>558</v>
       </c>
       <c r="D292" s="10">
         <v>0.0</v>
       </c>
       <c r="E292" s="16">
         <v>379.0</v>
       </c>
       <c r="F292" s="16">
@@ -8408,66 +8408,66 @@
       <c r="F298" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="20">
         <v>28</v>
       </c>
       <c r="B299" s="8" t="s">
         <v>571</v>
       </c>
       <c r="C299" s="9" t="s">
         <v>572</v>
       </c>
       <c r="D299" s="7">
         <v>1.0</v>
       </c>
       <c r="E299" s="15">
         <v>361.0</v>
       </c>
       <c r="F299" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
-      <c r="A300" s="20">
+      <c r="A300" s="21">
         <v>29</v>
       </c>
-      <c r="B300" s="8" t="s">
+      <c r="B300" s="11" t="s">
         <v>573</v>
       </c>
-      <c r="C300" s="9" t="s">
+      <c r="C300" s="12" t="s">
         <v>574</v>
       </c>
-      <c r="D300" s="7">
-[...2 lines deleted...]
-      <c r="E300" s="15">
+      <c r="D300" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E300" s="16">
         <v>442.0</v>
       </c>
-      <c r="F300" s="15">
+      <c r="F300" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="20">
         <v>30</v>
       </c>
       <c r="B301" s="8" t="s">
         <v>575</v>
       </c>
       <c r="C301" s="9" t="s">
         <v>576</v>
       </c>
       <c r="D301" s="7">
         <v>3.0</v>
       </c>
       <c r="E301" s="15">
         <v>422.0</v>
       </c>
       <c r="F301" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="20">
@@ -8538,51 +8538,51 @@
       </c>
       <c r="C305" s="12" t="s">
         <v>584</v>
       </c>
       <c r="D305" s="10">
         <v>0.0</v>
       </c>
       <c r="E305" s="16">
         <v>422.0</v>
       </c>
       <c r="F305" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="20">
         <v>35</v>
       </c>
       <c r="B306" s="8" t="s">
         <v>585</v>
       </c>
       <c r="C306" s="9" t="s">
         <v>586</v>
       </c>
       <c r="D306" s="7">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E306" s="15">
         <v>489.0</v>
       </c>
       <c r="F306" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="20">
         <v>36</v>
       </c>
       <c r="B307" s="8" t="s">
         <v>587</v>
       </c>
       <c r="C307" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D307" s="7">
         <v>2.0</v>
       </c>
       <c r="E307" s="15">
         <v>489.0</v>
       </c>
       <c r="F307" s="15">
@@ -8858,51 +8858,51 @@
       </c>
       <c r="C321" s="9" t="s">
         <v>616</v>
       </c>
       <c r="D321" s="7">
         <v>1.0</v>
       </c>
       <c r="E321" s="15">
         <v>332.0</v>
       </c>
       <c r="F321" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" s="20">
         <v>51</v>
       </c>
       <c r="B322" s="8" t="s">
         <v>617</v>
       </c>
       <c r="C322" s="9" t="s">
         <v>618</v>
       </c>
       <c r="D322" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E322" s="15">
         <v>379.0</v>
       </c>
       <c r="F322" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="20">
         <v>52</v>
       </c>
       <c r="B323" s="8" t="s">
         <v>619</v>
       </c>
       <c r="C323" s="9" t="s">
         <v>620</v>
       </c>
       <c r="D323" s="7">
         <v>1.0</v>
       </c>
       <c r="E323" s="15">
         <v>349.0</v>
       </c>
       <c r="F323" s="15">
@@ -9008,66 +9008,66 @@
       <c r="F328" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="20">
         <v>58</v>
       </c>
       <c r="B329" s="8" t="s">
         <v>631</v>
       </c>
       <c r="C329" s="9" t="s">
         <v>632</v>
       </c>
       <c r="D329" s="7">
         <v>1.0</v>
       </c>
       <c r="E329" s="15">
         <v>362.0</v>
       </c>
       <c r="F329" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="330" spans="1:6">
-      <c r="A330" s="20">
+      <c r="A330" s="21">
         <v>59</v>
       </c>
-      <c r="B330" s="8" t="s">
+      <c r="B330" s="11" t="s">
         <v>633</v>
       </c>
-      <c r="C330" s="9" t="s">
+      <c r="C330" s="12" t="s">
         <v>634</v>
       </c>
-      <c r="D330" s="7">
-[...2 lines deleted...]
-      <c r="E330" s="15">
+      <c r="D330" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E330" s="16">
         <v>489.0</v>
       </c>
-      <c r="F330" s="15">
+      <c r="F330" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="20">
         <v>60</v>
       </c>
       <c r="B331" s="8" t="s">
         <v>635</v>
       </c>
       <c r="C331" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E331" s="15">
         <v>422.0</v>
       </c>
       <c r="F331" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="20">