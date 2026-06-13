--- v1 (2026-05-23)
+++ v2 (2026-06-13)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-23 20:37:48</t>
+    <t>Актуальность прайса на: 2026-06-11 22:55:49</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -4248,51 +4248,51 @@
       </c>
       <c r="C87" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="7">
         <v>1.0</v>
       </c>
       <c r="E87" s="15">
         <v>332.0</v>
       </c>
       <c r="F87" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="20">
         <v>80</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E88" s="15">
         <v>489.0</v>
       </c>
       <c r="F88" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="20">
         <v>81</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="7">
         <v>3.0</v>
       </c>
       <c r="E89" s="15">
         <v>489.0</v>
       </c>
       <c r="F89" s="15">
@@ -4618,66 +4618,66 @@
       <c r="F105" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="20">
         <v>98</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D106" s="7">
         <v>4.0</v>
       </c>
       <c r="E106" s="15">
         <v>422.0</v>
       </c>
       <c r="F106" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="20">
+      <c r="A107" s="21">
         <v>99</v>
       </c>
-      <c r="B107" s="8" t="s">
+      <c r="B107" s="11" t="s">
         <v>208</v>
       </c>
-      <c r="C107" s="9" t="s">
+      <c r="C107" s="12" t="s">
         <v>209</v>
       </c>
-      <c r="D107" s="7">
-[...2 lines deleted...]
-      <c r="E107" s="15">
+      <c r="D107" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E107" s="16">
         <v>489.0</v>
       </c>
-      <c r="F107" s="15">
+      <c r="F107" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="20">
         <v>100</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D108" s="7">
         <v>3.0</v>
       </c>
       <c r="E108" s="15">
         <v>332.0</v>
       </c>
       <c r="F108" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="21">