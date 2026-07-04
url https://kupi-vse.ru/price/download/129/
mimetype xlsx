--- v2 (2026-06-13)
+++ v3 (2026-07-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-11 22:55:49</t>
+    <t>Актуальность прайса на: 2026-07-03 19:41:33</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -2678,66 +2678,66 @@
       <c r="F8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="20">
         <v>1</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
         <v>3.0</v>
       </c>
       <c r="E9" s="15">
         <v>332.0</v>
       </c>
       <c r="F9" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="20">
+      <c r="A10" s="21">
         <v>2</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="C10" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="7">
-[...2 lines deleted...]
-      <c r="E10" s="15">
+      <c r="D10" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E10" s="16">
         <v>369.0</v>
       </c>
-      <c r="F10" s="15">
+      <c r="F10" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="20">
         <v>3</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="7">
         <v>1.0</v>
       </c>
       <c r="E11" s="15">
         <v>422.0</v>
       </c>
       <c r="F11" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="20">
@@ -3208,71 +3208,71 @@
       </c>
       <c r="C35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="7">
         <v>1.0</v>
       </c>
       <c r="E35" s="15">
         <v>332.0</v>
       </c>
       <c r="F35" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="20">
         <v>28</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E36" s="15">
         <v>379.0</v>
       </c>
       <c r="F36" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="20">
         <v>29</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="7">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E37" s="15">
         <v>361.0</v>
       </c>
       <c r="F37" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="21">
         <v>30</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
         <v>0.0</v>
       </c>
       <c r="E38" s="16">
         <v>379.0</v>
       </c>
       <c r="F38" s="16">
@@ -3408,51 +3408,51 @@
       </c>
       <c r="C45" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="7">
         <v>3.0</v>
       </c>
       <c r="E45" s="15">
         <v>489.0</v>
       </c>
       <c r="F45" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="20">
         <v>38</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E46" s="15">
         <v>422.0</v>
       </c>
       <c r="F46" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="20">
         <v>39</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="7">
         <v>2.0</v>
       </c>
       <c r="E47" s="15">
         <v>332.0</v>
       </c>
       <c r="F47" s="15">
@@ -3728,51 +3728,51 @@
       </c>
       <c r="C61" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="7">
         <v>1.0</v>
       </c>
       <c r="E61" s="15">
         <v>880.0</v>
       </c>
       <c r="F61" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="20">
         <v>54</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E62" s="15">
         <v>379.0</v>
       </c>
       <c r="F62" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="20">
         <v>55</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="7">
         <v>1.0</v>
       </c>
       <c r="E63" s="15">
         <v>379.0</v>
       </c>
       <c r="F63" s="15">
@@ -4218,66 +4218,66 @@
       <c r="F85" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="20">
         <v>78</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="7">
         <v>2.0</v>
       </c>
       <c r="E86" s="15">
         <v>499.0</v>
       </c>
       <c r="F86" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="20">
+      <c r="A87" s="21">
         <v>79</v>
       </c>
-      <c r="B87" s="8" t="s">
+      <c r="B87" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="C87" s="9" t="s">
+      <c r="C87" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="D87" s="7">
-[...2 lines deleted...]
-      <c r="E87" s="15">
+      <c r="D87" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E87" s="16">
         <v>332.0</v>
       </c>
-      <c r="F87" s="15">
+      <c r="F87" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="20">
         <v>80</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="7">
         <v>1.0</v>
       </c>
       <c r="E88" s="15">
         <v>489.0</v>
       </c>
       <c r="F88" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="20">
@@ -5048,51 +5048,51 @@
       </c>
       <c r="C127" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D127" s="7">
         <v>1.0</v>
       </c>
       <c r="E127" s="15">
         <v>332.0</v>
       </c>
       <c r="F127" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="20">
         <v>120</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>251</v>
       </c>
       <c r="D128" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E128" s="15">
         <v>369.0</v>
       </c>
       <c r="F128" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="20">
         <v>121</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>253</v>
       </c>
       <c r="D129" s="7">
         <v>1.0</v>
       </c>
       <c r="E129" s="15">
         <v>332.0</v>
       </c>
       <c r="F129" s="15">
@@ -6228,96 +6228,96 @@
       </c>
       <c r="C187" s="9" t="s">
         <v>363</v>
       </c>
       <c r="D187" s="7">
         <v>1.0</v>
       </c>
       <c r="E187" s="15">
         <v>332.0</v>
       </c>
       <c r="F187" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="20">
         <v>3</v>
       </c>
       <c r="B188" s="8" t="s">
         <v>364</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>365</v>
       </c>
       <c r="D188" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E188" s="15">
         <v>369.0</v>
       </c>
       <c r="F188" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="20">
         <v>4</v>
       </c>
       <c r="B189" s="8" t="s">
         <v>366</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>367</v>
       </c>
       <c r="D189" s="7">
         <v>1.0</v>
       </c>
       <c r="E189" s="15">
         <v>379.0</v>
       </c>
       <c r="F189" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
-      <c r="A190" s="20">
+      <c r="A190" s="21">
         <v>5</v>
       </c>
-      <c r="B190" s="8" t="s">
+      <c r="B190" s="11" t="s">
         <v>368</v>
       </c>
-      <c r="C190" s="9" t="s">
+      <c r="C190" s="12" t="s">
         <v>369</v>
       </c>
-      <c r="D190" s="7">
-[...2 lines deleted...]
-      <c r="E190" s="15">
+      <c r="D190" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E190" s="16">
         <v>379.0</v>
       </c>
-      <c r="F190" s="15">
+      <c r="F190" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="21">
         <v>6</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>370</v>
       </c>
       <c r="C191" s="12" t="s">
         <v>371</v>
       </c>
       <c r="D191" s="10">
         <v>0.0</v>
       </c>
       <c r="E191" s="16">
         <v>489.0</v>
       </c>
       <c r="F191" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="21">
@@ -6328,51 +6328,51 @@
       </c>
       <c r="C192" s="12" t="s">
         <v>373</v>
       </c>
       <c r="D192" s="10">
         <v>0.0</v>
       </c>
       <c r="E192" s="16">
         <v>489.0</v>
       </c>
       <c r="F192" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="20">
         <v>8</v>
       </c>
       <c r="B193" s="8" t="s">
         <v>374</v>
       </c>
       <c r="C193" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D193" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E193" s="15">
         <v>489.0</v>
       </c>
       <c r="F193" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="20">
         <v>9</v>
       </c>
       <c r="B194" s="8" t="s">
         <v>376</v>
       </c>
       <c r="C194" s="9" t="s">
         <v>377</v>
       </c>
       <c r="D194" s="7">
         <v>2.0</v>
       </c>
       <c r="E194" s="15">
         <v>489.0</v>
       </c>
       <c r="F194" s="15">
@@ -6688,86 +6688,86 @@
       <c r="F210" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="20">
         <v>3</v>
       </c>
       <c r="B211" s="8" t="s">
         <v>407</v>
       </c>
       <c r="C211" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D211" s="7">
         <v>1.0</v>
       </c>
       <c r="E211" s="15">
         <v>379.0</v>
       </c>
       <c r="F211" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
-      <c r="A212" s="20">
+      <c r="A212" s="21">
         <v>4</v>
       </c>
-      <c r="B212" s="8" t="s">
+      <c r="B212" s="11" t="s">
         <v>409</v>
       </c>
-      <c r="C212" s="9" t="s">
+      <c r="C212" s="12" t="s">
         <v>410</v>
       </c>
-      <c r="D212" s="7">
-[...2 lines deleted...]
-      <c r="E212" s="15">
+      <c r="D212" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E212" s="16">
         <v>379.0</v>
       </c>
-      <c r="F212" s="15">
+      <c r="F212" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="20">
+      <c r="A213" s="21">
         <v>5</v>
       </c>
-      <c r="B213" s="8" t="s">
+      <c r="B213" s="11" t="s">
         <v>411</v>
       </c>
-      <c r="C213" s="9" t="s">
+      <c r="C213" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="D213" s="7">
-[...2 lines deleted...]
-      <c r="E213" s="15">
+      <c r="D213" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E213" s="16">
         <v>489.0</v>
       </c>
-      <c r="F213" s="15">
+      <c r="F213" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="19" t="s">
         <v>413</v>
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="2"/>
       <c r="D214" s="2"/>
       <c r="E214" s="13"/>
       <c r="F214" s="13"/>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>8</v>
@@ -6958,51 +6958,51 @@
       </c>
       <c r="C225" s="9" t="s">
         <v>430</v>
       </c>
       <c r="D225" s="7">
         <v>1.0</v>
       </c>
       <c r="E225" s="15">
         <v>379.0</v>
       </c>
       <c r="F225" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="20">
         <v>7</v>
       </c>
       <c r="B226" s="8" t="s">
         <v>431</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>432</v>
       </c>
       <c r="D226" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E226" s="15">
         <v>489.0</v>
       </c>
       <c r="F226" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="21">
         <v>8</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C227" s="12" t="s">
         <v>434</v>
       </c>
       <c r="D227" s="10">
         <v>0.0</v>
       </c>
       <c r="E227" s="16">
         <v>489.0</v>
       </c>
       <c r="F227" s="16">
@@ -8718,116 +8718,116 @@
       </c>
       <c r="C314" s="12" t="s">
         <v>602</v>
       </c>
       <c r="D314" s="10">
         <v>0.0</v>
       </c>
       <c r="E314" s="16">
         <v>442.0</v>
       </c>
       <c r="F314" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="20">
         <v>44</v>
       </c>
       <c r="B315" s="8" t="s">
         <v>603</v>
       </c>
       <c r="C315" s="9" t="s">
         <v>604</v>
       </c>
       <c r="D315" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E315" s="15">
         <v>489.0</v>
       </c>
       <c r="F315" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="20">
         <v>45</v>
       </c>
       <c r="B316" s="8" t="s">
         <v>605</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>606</v>
       </c>
       <c r="D316" s="7">
         <v>1.0</v>
       </c>
       <c r="E316" s="15">
         <v>332.0</v>
       </c>
       <c r="F316" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="20">
         <v>46</v>
       </c>
       <c r="B317" s="8" t="s">
         <v>607</v>
       </c>
       <c r="C317" s="9" t="s">
         <v>608</v>
       </c>
       <c r="D317" s="7">
         <v>2.0</v>
       </c>
       <c r="E317" s="15">
         <v>489.0</v>
       </c>
       <c r="F317" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="318" spans="1:6">
-      <c r="A318" s="20">
+      <c r="A318" s="21">
         <v>47</v>
       </c>
-      <c r="B318" s="8" t="s">
+      <c r="B318" s="11" t="s">
         <v>609</v>
       </c>
-      <c r="C318" s="9" t="s">
+      <c r="C318" s="12" t="s">
         <v>610</v>
       </c>
-      <c r="D318" s="7">
-[...2 lines deleted...]
-      <c r="E318" s="15">
+      <c r="D318" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E318" s="16">
         <v>349.0</v>
       </c>
-      <c r="F318" s="15">
+      <c r="F318" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="21">
         <v>48</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>611</v>
       </c>
       <c r="C319" s="12" t="s">
         <v>612</v>
       </c>
       <c r="D319" s="10">
         <v>0.0</v>
       </c>
       <c r="E319" s="16">
         <v>349.0</v>
       </c>
       <c r="F319" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="20">