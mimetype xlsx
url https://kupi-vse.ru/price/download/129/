--- v3 (2026-07-04)
+++ v4 (2026-07-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-03 19:41:33</t>
+    <t>Актуальность прайса на: 2026-07-25 01:11:06</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -2698,66 +2698,66 @@
       <c r="F9" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="21">
         <v>2</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>0.0</v>
       </c>
       <c r="E10" s="16">
         <v>369.0</v>
       </c>
       <c r="F10" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="20">
+      <c r="A11" s="21">
         <v>3</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="7">
-[...2 lines deleted...]
-      <c r="E11" s="15">
+      <c r="D11" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E11" s="16">
         <v>422.0</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="20">
         <v>4</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7">
         <v>2.0</v>
       </c>
       <c r="E12" s="15">
         <v>598.0</v>
       </c>
       <c r="F12" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="20">
@@ -3868,51 +3868,51 @@
       </c>
       <c r="C68" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="7">
         <v>1.0</v>
       </c>
       <c r="E68" s="15">
         <v>332.0</v>
       </c>
       <c r="F68" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="20">
         <v>61</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E69" s="15">
         <v>369.0</v>
       </c>
       <c r="F69" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="20">
         <v>62</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="7">
         <v>4.0</v>
       </c>
       <c r="E70" s="15">
         <v>489.0</v>
       </c>
       <c r="F70" s="15">
@@ -4648,116 +4648,116 @@
       </c>
       <c r="C107" s="12" t="s">
         <v>209</v>
       </c>
       <c r="D107" s="10">
         <v>0.0</v>
       </c>
       <c r="E107" s="16">
         <v>489.0</v>
       </c>
       <c r="F107" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="20">
         <v>100</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D108" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E108" s="15">
         <v>332.0</v>
       </c>
       <c r="F108" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="21">
         <v>101</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>212</v>
       </c>
       <c r="C109" s="12" t="s">
         <v>213</v>
       </c>
       <c r="D109" s="10">
         <v>0.0</v>
       </c>
       <c r="E109" s="16">
         <v>365.0</v>
       </c>
       <c r="F109" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="20">
         <v>102</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D110" s="7">
         <v>2.0</v>
       </c>
       <c r="E110" s="15">
         <v>369.0</v>
       </c>
       <c r="F110" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="20">
+      <c r="A111" s="21">
         <v>103</v>
       </c>
-      <c r="B111" s="8" t="s">
+      <c r="B111" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="C111" s="9" t="s">
+      <c r="C111" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="D111" s="7">
-[...2 lines deleted...]
-      <c r="E111" s="15">
+      <c r="D111" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E111" s="16">
         <v>332.0</v>
       </c>
-      <c r="F111" s="15">
+      <c r="F111" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="20">
         <v>104</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D112" s="7">
         <v>1.0</v>
       </c>
       <c r="E112" s="15">
         <v>489.0</v>
       </c>
       <c r="F112" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="20">
@@ -4828,51 +4828,51 @@
       </c>
       <c r="C116" s="9" t="s">
         <v>227</v>
       </c>
       <c r="D116" s="7">
         <v>3.0</v>
       </c>
       <c r="E116" s="15">
         <v>489.0</v>
       </c>
       <c r="F116" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="20">
         <v>109</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D117" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E117" s="15">
         <v>332.0</v>
       </c>
       <c r="F117" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="20">
         <v>110</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>230</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D118" s="7">
         <v>2.0</v>
       </c>
       <c r="E118" s="15">
         <v>489.0</v>
       </c>
       <c r="F118" s="15">
@@ -6858,51 +6858,51 @@
       </c>
       <c r="C220" s="9" t="s">
         <v>420</v>
       </c>
       <c r="D220" s="7">
         <v>3.0</v>
       </c>
       <c r="E220" s="15">
         <v>489.0</v>
       </c>
       <c r="F220" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="20">
         <v>2</v>
       </c>
       <c r="B221" s="8" t="s">
         <v>421</v>
       </c>
       <c r="C221" s="9" t="s">
         <v>422</v>
       </c>
       <c r="D221" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E221" s="15">
         <v>369.0</v>
       </c>
       <c r="F221" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="20">
         <v>3</v>
       </c>
       <c r="B222" s="8" t="s">
         <v>423</v>
       </c>
       <c r="C222" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D222" s="7">
         <v>2.0</v>
       </c>
       <c r="E222" s="15">
         <v>489.0</v>
       </c>
       <c r="F222" s="15">
@@ -6928,66 +6928,66 @@
       <c r="F223" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="20">
         <v>5</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>427</v>
       </c>
       <c r="C224" s="9" t="s">
         <v>428</v>
       </c>
       <c r="D224" s="7">
         <v>1.0</v>
       </c>
       <c r="E224" s="15">
         <v>449.0</v>
       </c>
       <c r="F224" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" s="20">
+      <c r="A225" s="21">
         <v>6</v>
       </c>
-      <c r="B225" s="8" t="s">
+      <c r="B225" s="11" t="s">
         <v>429</v>
       </c>
-      <c r="C225" s="9" t="s">
+      <c r="C225" s="12" t="s">
         <v>430</v>
       </c>
-      <c r="D225" s="7">
-[...2 lines deleted...]
-      <c r="E225" s="15">
+      <c r="D225" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E225" s="16">
         <v>379.0</v>
       </c>
-      <c r="F225" s="15">
+      <c r="F225" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="20">
         <v>7</v>
       </c>
       <c r="B226" s="8" t="s">
         <v>431</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>432</v>
       </c>
       <c r="D226" s="7">
         <v>2.0</v>
       </c>
       <c r="E226" s="15">
         <v>489.0</v>
       </c>
       <c r="F226" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="21">
@@ -7058,51 +7058,51 @@
       </c>
       <c r="C230" s="9" t="s">
         <v>440</v>
       </c>
       <c r="D230" s="7">
         <v>3.0</v>
       </c>
       <c r="E230" s="15">
         <v>332.0</v>
       </c>
       <c r="F230" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="20">
         <v>12</v>
       </c>
       <c r="B231" s="8" t="s">
         <v>441</v>
       </c>
       <c r="C231" s="9" t="s">
         <v>442</v>
       </c>
       <c r="D231" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E231" s="15">
         <v>442.0</v>
       </c>
       <c r="F231" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="21">
         <v>13</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C232" s="12" t="s">
         <v>444</v>
       </c>
       <c r="D232" s="10">
         <v>0.0</v>
       </c>
       <c r="E232" s="16">
         <v>489.0</v>
       </c>
       <c r="F232" s="16">
@@ -7258,51 +7258,51 @@
       </c>
       <c r="C240" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D240" s="7">
         <v>3.0</v>
       </c>
       <c r="E240" s="15">
         <v>379.0</v>
       </c>
       <c r="F240" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="20">
         <v>22</v>
       </c>
       <c r="B241" s="8" t="s">
         <v>461</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D241" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E241" s="15">
         <v>422.0</v>
       </c>
       <c r="F241" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="20">
         <v>23</v>
       </c>
       <c r="B242" s="8" t="s">
         <v>463</v>
       </c>
       <c r="C242" s="9" t="s">
         <v>464</v>
       </c>
       <c r="D242" s="7">
         <v>1.0</v>
       </c>
       <c r="E242" s="15">
         <v>332.0</v>
       </c>
       <c r="F242" s="15">
@@ -8168,66 +8168,66 @@
       <c r="F286" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="20">
         <v>16</v>
       </c>
       <c r="B287" s="8" t="s">
         <v>547</v>
       </c>
       <c r="C287" s="9" t="s">
         <v>548</v>
       </c>
       <c r="D287" s="7">
         <v>2.0</v>
       </c>
       <c r="E287" s="15">
         <v>422.0</v>
       </c>
       <c r="F287" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
-      <c r="A288" s="20">
+      <c r="A288" s="21">
         <v>17</v>
       </c>
-      <c r="B288" s="8" t="s">
+      <c r="B288" s="11" t="s">
         <v>549</v>
       </c>
-      <c r="C288" s="9" t="s">
+      <c r="C288" s="12" t="s">
         <v>550</v>
       </c>
-      <c r="D288" s="7">
-[...2 lines deleted...]
-      <c r="E288" s="15">
+      <c r="D288" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E288" s="16">
         <v>682.0</v>
       </c>
-      <c r="F288" s="15">
+      <c r="F288" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="21">
         <v>18</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>551</v>
       </c>
       <c r="C289" s="12" t="s">
         <v>552</v>
       </c>
       <c r="D289" s="10">
         <v>0.0</v>
       </c>
       <c r="E289" s="16">
         <v>399.0</v>
       </c>
       <c r="F289" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="20">
@@ -8758,51 +8758,51 @@
       </c>
       <c r="C316" s="9" t="s">
         <v>606</v>
       </c>
       <c r="D316" s="7">
         <v>1.0</v>
       </c>
       <c r="E316" s="15">
         <v>332.0</v>
       </c>
       <c r="F316" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" s="20">
         <v>46</v>
       </c>
       <c r="B317" s="8" t="s">
         <v>607</v>
       </c>
       <c r="C317" s="9" t="s">
         <v>608</v>
       </c>
       <c r="D317" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E317" s="15">
         <v>489.0</v>
       </c>
       <c r="F317" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="21">
         <v>47</v>
       </c>
       <c r="B318" s="11" t="s">
         <v>609</v>
       </c>
       <c r="C318" s="12" t="s">
         <v>610</v>
       </c>
       <c r="D318" s="10">
         <v>0.0</v>
       </c>
       <c r="E318" s="16">
         <v>349.0</v>
       </c>
       <c r="F318" s="16">
@@ -8848,66 +8848,66 @@
       <c r="F320" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="20">
         <v>50</v>
       </c>
       <c r="B321" s="8" t="s">
         <v>615</v>
       </c>
       <c r="C321" s="9" t="s">
         <v>616</v>
       </c>
       <c r="D321" s="7">
         <v>1.0</v>
       </c>
       <c r="E321" s="15">
         <v>332.0</v>
       </c>
       <c r="F321" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="322" spans="1:6">
-      <c r="A322" s="20">
+      <c r="A322" s="21">
         <v>51</v>
       </c>
-      <c r="B322" s="8" t="s">
+      <c r="B322" s="11" t="s">
         <v>617</v>
       </c>
-      <c r="C322" s="9" t="s">
+      <c r="C322" s="12" t="s">
         <v>618</v>
       </c>
-      <c r="D322" s="7">
-[...2 lines deleted...]
-      <c r="E322" s="15">
+      <c r="D322" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E322" s="16">
         <v>379.0</v>
       </c>
-      <c r="F322" s="15">
+      <c r="F322" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="20">
         <v>52</v>
       </c>
       <c r="B323" s="8" t="s">
         <v>619</v>
       </c>
       <c r="C323" s="9" t="s">
         <v>620</v>
       </c>
       <c r="D323" s="7">
         <v>1.0</v>
       </c>
       <c r="E323" s="15">
         <v>349.0</v>
       </c>
       <c r="F323" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="20">
@@ -9058,51 +9058,51 @@
       </c>
       <c r="C331" s="9" t="s">
         <v>636</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E331" s="15">
         <v>422.0</v>
       </c>
       <c r="F331" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" s="20">
         <v>61</v>
       </c>
       <c r="B332" s="8" t="s">
         <v>637</v>
       </c>
       <c r="C332" s="9" t="s">
         <v>638</v>
       </c>
       <c r="D332" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E332" s="15">
         <v>1256.0</v>
       </c>
       <c r="F332" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" s="19" t="s">
         <v>639</v>
       </c>
       <c r="B333" s="2"/>
       <c r="C333" s="2"/>
       <c r="D333" s="2"/>
       <c r="E333" s="13"/>
       <c r="F333" s="13"/>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>6</v>
       </c>
@@ -9498,51 +9498,51 @@
       </c>
       <c r="C354" s="9" t="s">
         <v>676</v>
       </c>
       <c r="D354" s="7">
         <v>3.0</v>
       </c>
       <c r="E354" s="15">
         <v>369.0</v>
       </c>
       <c r="F354" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="20">
         <v>9</v>
       </c>
       <c r="B355" s="8" t="s">
         <v>677</v>
       </c>
       <c r="C355" s="9" t="s">
         <v>678</v>
       </c>
       <c r="D355" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E355" s="15">
         <v>379.0</v>
       </c>
       <c r="F355" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" s="20">
         <v>10</v>
       </c>
       <c r="B356" s="8" t="s">
         <v>679</v>
       </c>
       <c r="C356" s="9" t="s">
         <v>680</v>
       </c>
       <c r="D356" s="7">
         <v>1.0</v>
       </c>
       <c r="E356" s="15">
         <v>332.0</v>
       </c>
       <c r="F356" s="15">
@@ -9568,66 +9568,66 @@
       <c r="F357" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="20">
         <v>12</v>
       </c>
       <c r="B358" s="8" t="s">
         <v>683</v>
       </c>
       <c r="C358" s="9" t="s">
         <v>684</v>
       </c>
       <c r="D358" s="7">
         <v>3.0</v>
       </c>
       <c r="E358" s="15">
         <v>489.0</v>
       </c>
       <c r="F358" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="359" spans="1:6">
-      <c r="A359" s="20">
+      <c r="A359" s="21">
         <v>13</v>
       </c>
-      <c r="B359" s="8" t="s">
+      <c r="B359" s="11" t="s">
         <v>685</v>
       </c>
-      <c r="C359" s="9" t="s">
+      <c r="C359" s="12" t="s">
         <v>686</v>
       </c>
-      <c r="D359" s="7">
-[...2 lines deleted...]
-      <c r="E359" s="15">
+      <c r="D359" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E359" s="16">
         <v>332.0</v>
       </c>
-      <c r="F359" s="15">
+      <c r="F359" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="19" t="s">
         <v>687</v>
       </c>
       <c r="B360" s="2"/>
       <c r="C360" s="2"/>
       <c r="D360" s="2"/>
       <c r="E360" s="13"/>
       <c r="F360" s="13"/>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>8</v>