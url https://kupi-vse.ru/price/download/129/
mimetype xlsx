--- v4 (2026-07-24)
+++ v5 (2026-08-14)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 01:11:06</t>
+    <t>Актуальность прайса на: 2026-08-14 09:15:49</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -4968,76 +4968,76 @@
       </c>
       <c r="C123" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D123" s="7">
         <v>3.0</v>
       </c>
       <c r="E123" s="15">
         <v>489.0</v>
       </c>
       <c r="F123" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="20">
         <v>116</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D124" s="7">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E124" s="15">
         <v>489.0</v>
       </c>
       <c r="F124" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="20">
+      <c r="A125" s="21">
         <v>117</v>
       </c>
-      <c r="B125" s="8" t="s">
+      <c r="B125" s="11" t="s">
         <v>244</v>
       </c>
-      <c r="C125" s="9" t="s">
+      <c r="C125" s="12" t="s">
         <v>245</v>
       </c>
-      <c r="D125" s="7">
-[...2 lines deleted...]
-      <c r="E125" s="15">
+      <c r="D125" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E125" s="16">
         <v>489.0</v>
       </c>
-      <c r="F125" s="15">
+      <c r="F125" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="20">
         <v>118</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D126" s="7">
         <v>1.0</v>
       </c>
       <c r="E126" s="15">
         <v>332.0</v>
       </c>
       <c r="F126" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="20">
@@ -5578,51 +5578,51 @@
       </c>
       <c r="C154" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D154" s="7">
         <v>4.0</v>
       </c>
       <c r="E154" s="15">
         <v>489.0</v>
       </c>
       <c r="F154" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="20">
         <v>6</v>
       </c>
       <c r="B155" s="8" t="s">
         <v>301</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>302</v>
       </c>
       <c r="D155" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E155" s="15">
         <v>489.0</v>
       </c>
       <c r="F155" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="20">
         <v>7</v>
       </c>
       <c r="B156" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D156" s="7">
         <v>1.0</v>
       </c>
       <c r="E156" s="15">
         <v>379.0</v>
       </c>
       <c r="F156" s="15">
@@ -5858,51 +5858,51 @@
       </c>
       <c r="C168" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D168" s="7">
         <v>2.0</v>
       </c>
       <c r="E168" s="15">
         <v>369.0</v>
       </c>
       <c r="F168" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="20">
         <v>20</v>
       </c>
       <c r="B169" s="8" t="s">
         <v>329</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D169" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E169" s="15">
         <v>499.0</v>
       </c>
       <c r="F169" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="20">
         <v>21</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>331</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D170" s="7">
         <v>2.0</v>
       </c>
       <c r="E170" s="15">
         <v>489.0</v>
       </c>
       <c r="F170" s="15">
@@ -5978,51 +5978,51 @@
       </c>
       <c r="C174" s="12" t="s">
         <v>340</v>
       </c>
       <c r="D174" s="10">
         <v>0.0</v>
       </c>
       <c r="E174" s="16">
         <v>442.0</v>
       </c>
       <c r="F174" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="20">
         <v>26</v>
       </c>
       <c r="B175" s="8" t="s">
         <v>341</v>
       </c>
       <c r="C175" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D175" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E175" s="15">
         <v>361.0</v>
       </c>
       <c r="F175" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="20">
         <v>27</v>
       </c>
       <c r="B176" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C176" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D176" s="7">
         <v>3.0</v>
       </c>
       <c r="E176" s="15">
         <v>489.0</v>
       </c>
       <c r="F176" s="15">
@@ -6788,51 +6788,51 @@
       </c>
       <c r="C216" s="12" t="s">
         <v>415</v>
       </c>
       <c r="D216" s="10">
         <v>0.0</v>
       </c>
       <c r="E216" s="16">
         <v>489.0</v>
       </c>
       <c r="F216" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="20">
         <v>2</v>
       </c>
       <c r="B217" s="8" t="s">
         <v>416</v>
       </c>
       <c r="C217" s="9" t="s">
         <v>417</v>
       </c>
       <c r="D217" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E217" s="15">
         <v>489.0</v>
       </c>
       <c r="F217" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="19" t="s">
         <v>418</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="2"/>
       <c r="D218" s="2"/>
       <c r="E218" s="13"/>
       <c r="F218" s="13"/>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>6</v>
       </c>
@@ -8578,51 +8578,51 @@
       </c>
       <c r="C307" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D307" s="7">
         <v>2.0</v>
       </c>
       <c r="E307" s="15">
         <v>489.0</v>
       </c>
       <c r="F307" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="20">
         <v>37</v>
       </c>
       <c r="B308" s="8" t="s">
         <v>589</v>
       </c>
       <c r="C308" s="9" t="s">
         <v>590</v>
       </c>
       <c r="D308" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E308" s="15">
         <v>369.0</v>
       </c>
       <c r="F308" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="20">
         <v>38</v>
       </c>
       <c r="B309" s="8" t="s">
         <v>591</v>
       </c>
       <c r="C309" s="9" t="s">
         <v>592</v>
       </c>
       <c r="D309" s="7">
         <v>1.0</v>
       </c>
       <c r="E309" s="15">
         <v>442.0</v>
       </c>
       <c r="F309" s="15">
@@ -8638,51 +8638,51 @@
       </c>
       <c r="C310" s="9" t="s">
         <v>594</v>
       </c>
       <c r="D310" s="7">
         <v>3.0</v>
       </c>
       <c r="E310" s="15">
         <v>489.0</v>
       </c>
       <c r="F310" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="20">
         <v>40</v>
       </c>
       <c r="B311" s="8" t="s">
         <v>595</v>
       </c>
       <c r="C311" s="9" t="s">
         <v>596</v>
       </c>
       <c r="D311" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E311" s="15">
         <v>489.0</v>
       </c>
       <c r="F311" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="20">
         <v>41</v>
       </c>
       <c r="B312" s="8" t="s">
         <v>597</v>
       </c>
       <c r="C312" s="9" t="s">
         <v>598</v>
       </c>
       <c r="D312" s="7">
         <v>1.0</v>
       </c>
       <c r="E312" s="15">
         <v>489.0</v>
       </c>
       <c r="F312" s="15">