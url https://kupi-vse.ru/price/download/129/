--- v5 (2026-08-14)
+++ v6 (2026-09-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-14 09:15:49</t>
+    <t>Актуальность прайса на: 2026-09-04 08:56:52</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -3198,126 +3198,126 @@
       <c r="F34" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="20">
         <v>27</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="7">
         <v>1.0</v>
       </c>
       <c r="E35" s="15">
         <v>332.0</v>
       </c>
       <c r="F35" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="20">
+      <c r="A36" s="21">
         <v>28</v>
       </c>
-      <c r="B36" s="8" t="s">
+      <c r="B36" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="C36" s="9" t="s">
+      <c r="C36" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="D36" s="7">
-[...2 lines deleted...]
-      <c r="E36" s="15">
+      <c r="D36" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E36" s="16">
         <v>379.0</v>
       </c>
-      <c r="F36" s="15">
+      <c r="F36" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="20">
         <v>29</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E37" s="15">
         <v>361.0</v>
       </c>
       <c r="F37" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="21">
         <v>30</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
         <v>0.0</v>
       </c>
       <c r="E38" s="16">
         <v>379.0</v>
       </c>
       <c r="F38" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="20">
+      <c r="A39" s="21">
         <v>31</v>
       </c>
-      <c r="B39" s="8" t="s">
+      <c r="B39" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="C39" s="9" t="s">
+      <c r="C39" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="D39" s="7">
-[...2 lines deleted...]
-      <c r="E39" s="15">
+      <c r="D39" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E39" s="16">
         <v>594.0</v>
       </c>
-      <c r="F39" s="15">
+      <c r="F39" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="20">
         <v>32</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="7">
         <v>3.0</v>
       </c>
       <c r="E40" s="15">
         <v>349.0</v>
       </c>
       <c r="F40" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="20">
@@ -3618,66 +3618,66 @@
       <c r="F55" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="20">
         <v>48</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="7">
         <v>2.0</v>
       </c>
       <c r="E56" s="15">
         <v>349.0</v>
       </c>
       <c r="F56" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" s="20">
+      <c r="A57" s="21">
         <v>49</v>
       </c>
-      <c r="B57" s="8" t="s">
+      <c r="B57" s="11" t="s">
         <v>107</v>
       </c>
-      <c r="C57" s="9" t="s">
+      <c r="C57" s="12" t="s">
         <v>108</v>
       </c>
-      <c r="D57" s="7">
-[...2 lines deleted...]
-      <c r="E57" s="15">
+      <c r="D57" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E57" s="16">
         <v>442.0</v>
       </c>
-      <c r="F57" s="15">
+      <c r="F57" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="20">
         <v>50</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="7">
         <v>1.0</v>
       </c>
       <c r="E58" s="15">
         <v>332.0</v>
       </c>
       <c r="F58" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="20">
@@ -4688,96 +4688,96 @@
       </c>
       <c r="C109" s="12" t="s">
         <v>213</v>
       </c>
       <c r="D109" s="10">
         <v>0.0</v>
       </c>
       <c r="E109" s="16">
         <v>365.0</v>
       </c>
       <c r="F109" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="20">
         <v>102</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D110" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E110" s="15">
         <v>369.0</v>
       </c>
       <c r="F110" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="21">
         <v>103</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>216</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>217</v>
       </c>
       <c r="D111" s="10">
         <v>0.0</v>
       </c>
       <c r="E111" s="16">
         <v>332.0</v>
       </c>
       <c r="F111" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="20">
+      <c r="A112" s="21">
         <v>104</v>
       </c>
-      <c r="B112" s="8" t="s">
+      <c r="B112" s="11" t="s">
         <v>218</v>
       </c>
-      <c r="C112" s="9" t="s">
+      <c r="C112" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="D112" s="7">
-[...2 lines deleted...]
-      <c r="E112" s="15">
+      <c r="D112" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E112" s="16">
         <v>489.0</v>
       </c>
-      <c r="F112" s="15">
+      <c r="F112" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="20">
         <v>105</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D113" s="7">
         <v>2.0</v>
       </c>
       <c r="E113" s="15">
         <v>369.0</v>
       </c>
       <c r="F113" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="20">
@@ -5838,116 +5838,116 @@
       </c>
       <c r="C167" s="9" t="s">
         <v>326</v>
       </c>
       <c r="D167" s="7">
         <v>5.0</v>
       </c>
       <c r="E167" s="15">
         <v>489.0</v>
       </c>
       <c r="F167" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="20">
         <v>19</v>
       </c>
       <c r="B168" s="8" t="s">
         <v>327</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D168" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E168" s="15">
         <v>369.0</v>
       </c>
       <c r="F168" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="20">
         <v>20</v>
       </c>
       <c r="B169" s="8" t="s">
         <v>329</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D169" s="7">
         <v>2.0</v>
       </c>
       <c r="E169" s="15">
         <v>499.0</v>
       </c>
       <c r="F169" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="20">
         <v>21</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>331</v>
       </c>
       <c r="C170" s="9" t="s">
         <v>332</v>
       </c>
       <c r="D170" s="7">
         <v>2.0</v>
       </c>
       <c r="E170" s="15">
         <v>489.0</v>
       </c>
       <c r="F170" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
-      <c r="A171" s="20">
+      <c r="A171" s="21">
         <v>22</v>
       </c>
-      <c r="B171" s="8" t="s">
+      <c r="B171" s="11" t="s">
         <v>333</v>
       </c>
-      <c r="C171" s="9" t="s">
+      <c r="C171" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="D171" s="7">
-[...2 lines deleted...]
-      <c r="E171" s="15">
+      <c r="D171" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E171" s="16">
         <v>379.0</v>
       </c>
-      <c r="F171" s="15">
+      <c r="F171" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="20">
         <v>23</v>
       </c>
       <c r="B172" s="8" t="s">
         <v>335</v>
       </c>
       <c r="C172" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D172" s="7">
         <v>1.0</v>
       </c>
       <c r="E172" s="15">
         <v>332.0</v>
       </c>
       <c r="F172" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="20">
@@ -7048,66 +7048,66 @@
       <c r="F229" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="20">
         <v>11</v>
       </c>
       <c r="B230" s="8" t="s">
         <v>439</v>
       </c>
       <c r="C230" s="9" t="s">
         <v>440</v>
       </c>
       <c r="D230" s="7">
         <v>3.0</v>
       </c>
       <c r="E230" s="15">
         <v>332.0</v>
       </c>
       <c r="F230" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
-      <c r="A231" s="20">
+      <c r="A231" s="21">
         <v>12</v>
       </c>
-      <c r="B231" s="8" t="s">
+      <c r="B231" s="11" t="s">
         <v>441</v>
       </c>
-      <c r="C231" s="9" t="s">
+      <c r="C231" s="12" t="s">
         <v>442</v>
       </c>
-      <c r="D231" s="7">
-[...2 lines deleted...]
-      <c r="E231" s="15">
+      <c r="D231" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E231" s="16">
         <v>442.0</v>
       </c>
-      <c r="F231" s="15">
+      <c r="F231" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="21">
         <v>13</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C232" s="12" t="s">
         <v>444</v>
       </c>
       <c r="D232" s="10">
         <v>0.0</v>
       </c>
       <c r="E232" s="16">
         <v>489.0</v>
       </c>
       <c r="F232" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="21">
@@ -7118,111 +7118,111 @@
       </c>
       <c r="C233" s="12" t="s">
         <v>446</v>
       </c>
       <c r="D233" s="10">
         <v>0.0</v>
       </c>
       <c r="E233" s="16">
         <v>379.0</v>
       </c>
       <c r="F233" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="20">
         <v>15</v>
       </c>
       <c r="B234" s="8" t="s">
         <v>447</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>448</v>
       </c>
       <c r="D234" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E234" s="15">
         <v>489.0</v>
       </c>
       <c r="F234" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="21">
         <v>16</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>449</v>
       </c>
       <c r="C235" s="12" t="s">
         <v>450</v>
       </c>
       <c r="D235" s="10">
         <v>0.0</v>
       </c>
       <c r="E235" s="16">
         <v>368.0</v>
       </c>
       <c r="F235" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
-      <c r="A236" s="20">
+      <c r="A236" s="21">
         <v>17</v>
       </c>
-      <c r="B236" s="8" t="s">
+      <c r="B236" s="11" t="s">
         <v>451</v>
       </c>
-      <c r="C236" s="9" t="s">
+      <c r="C236" s="12" t="s">
         <v>452</v>
       </c>
-      <c r="D236" s="7">
-[...2 lines deleted...]
-      <c r="E236" s="15">
+      <c r="D236" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E236" s="16">
         <v>332.0</v>
       </c>
-      <c r="F236" s="15">
+      <c r="F236" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="20">
         <v>18</v>
       </c>
       <c r="B237" s="8" t="s">
         <v>453</v>
       </c>
       <c r="C237" s="9" t="s">
         <v>454</v>
       </c>
       <c r="D237" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E237" s="15">
         <v>442.0</v>
       </c>
       <c r="F237" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="20">
         <v>19</v>
       </c>
       <c r="B238" s="8" t="s">
         <v>455</v>
       </c>
       <c r="C238" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D238" s="7">
         <v>4.0</v>
       </c>
       <c r="E238" s="15">
         <v>379.0</v>
       </c>
       <c r="F238" s="15">
@@ -7968,66 +7968,66 @@
       <c r="F276" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="20">
         <v>6</v>
       </c>
       <c r="B277" s="8" t="s">
         <v>527</v>
       </c>
       <c r="C277" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D277" s="7">
         <v>3.0</v>
       </c>
       <c r="E277" s="15">
         <v>379.0</v>
       </c>
       <c r="F277" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
-      <c r="A278" s="20">
+      <c r="A278" s="21">
         <v>7</v>
       </c>
-      <c r="B278" s="8" t="s">
+      <c r="B278" s="11" t="s">
         <v>529</v>
       </c>
-      <c r="C278" s="9" t="s">
+      <c r="C278" s="12" t="s">
         <v>530</v>
       </c>
-      <c r="D278" s="7">
-[...2 lines deleted...]
-      <c r="E278" s="15">
+      <c r="D278" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E278" s="16">
         <v>592.0</v>
       </c>
-      <c r="F278" s="15">
+      <c r="F278" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="21">
         <v>8</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>531</v>
       </c>
       <c r="C279" s="12" t="s">
         <v>532</v>
       </c>
       <c r="D279" s="10">
         <v>0.0</v>
       </c>
       <c r="E279" s="16">
         <v>594.0</v>
       </c>
       <c r="F279" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="20">
@@ -8158,51 +8158,51 @@
       </c>
       <c r="C286" s="12" t="s">
         <v>546</v>
       </c>
       <c r="D286" s="10">
         <v>0.0</v>
       </c>
       <c r="E286" s="16">
         <v>379.0</v>
       </c>
       <c r="F286" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="20">
         <v>16</v>
       </c>
       <c r="B287" s="8" t="s">
         <v>547</v>
       </c>
       <c r="C287" s="9" t="s">
         <v>548</v>
       </c>
       <c r="D287" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E287" s="15">
         <v>422.0</v>
       </c>
       <c r="F287" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="21">
         <v>17</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>549</v>
       </c>
       <c r="C288" s="12" t="s">
         <v>550</v>
       </c>
       <c r="D288" s="10">
         <v>0.0</v>
       </c>
       <c r="E288" s="16">
         <v>682.0</v>
       </c>
       <c r="F288" s="16">
@@ -8218,51 +8218,51 @@
       </c>
       <c r="C289" s="12" t="s">
         <v>552</v>
       </c>
       <c r="D289" s="10">
         <v>0.0</v>
       </c>
       <c r="E289" s="16">
         <v>399.0</v>
       </c>
       <c r="F289" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="20">
         <v>19</v>
       </c>
       <c r="B290" s="8" t="s">
         <v>553</v>
       </c>
       <c r="C290" s="9" t="s">
         <v>554</v>
       </c>
       <c r="D290" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E290" s="15">
         <v>369.0</v>
       </c>
       <c r="F290" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="20">
         <v>20</v>
       </c>
       <c r="B291" s="8" t="s">
         <v>555</v>
       </c>
       <c r="C291" s="9" t="s">
         <v>556</v>
       </c>
       <c r="D291" s="7">
         <v>1.0</v>
       </c>
       <c r="E291" s="15">
         <v>489.0</v>
       </c>
       <c r="F291" s="15">
@@ -8298,51 +8298,51 @@
       </c>
       <c r="C293" s="9" t="s">
         <v>560</v>
       </c>
       <c r="D293" s="7">
         <v>3.0</v>
       </c>
       <c r="E293" s="15">
         <v>379.0</v>
       </c>
       <c r="F293" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="20">
         <v>23</v>
       </c>
       <c r="B294" s="8" t="s">
         <v>561</v>
       </c>
       <c r="C294" s="9" t="s">
         <v>562</v>
       </c>
       <c r="D294" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E294" s="15">
         <v>379.0</v>
       </c>
       <c r="F294" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="20">
         <v>24</v>
       </c>
       <c r="B295" s="8" t="s">
         <v>563</v>
       </c>
       <c r="C295" s="9" t="s">
         <v>564</v>
       </c>
       <c r="D295" s="7">
         <v>1.0</v>
       </c>
       <c r="E295" s="15">
         <v>489.0</v>
       </c>
       <c r="F295" s="15">
@@ -8438,51 +8438,51 @@
       </c>
       <c r="C300" s="12" t="s">
         <v>574</v>
       </c>
       <c r="D300" s="10">
         <v>0.0</v>
       </c>
       <c r="E300" s="16">
         <v>442.0</v>
       </c>
       <c r="F300" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="20">
         <v>30</v>
       </c>
       <c r="B301" s="8" t="s">
         <v>575</v>
       </c>
       <c r="C301" s="9" t="s">
         <v>576</v>
       </c>
       <c r="D301" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E301" s="15">
         <v>422.0</v>
       </c>
       <c r="F301" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="20">
         <v>31</v>
       </c>
       <c r="B302" s="8" t="s">
         <v>577</v>
       </c>
       <c r="C302" s="9" t="s">
         <v>578</v>
       </c>
       <c r="D302" s="7">
         <v>3.0</v>
       </c>
       <c r="E302" s="15">
         <v>489.0</v>
       </c>
       <c r="F302" s="15">
@@ -8628,66 +8628,66 @@
       <c r="F309" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="20">
         <v>39</v>
       </c>
       <c r="B310" s="8" t="s">
         <v>593</v>
       </c>
       <c r="C310" s="9" t="s">
         <v>594</v>
       </c>
       <c r="D310" s="7">
         <v>3.0</v>
       </c>
       <c r="E310" s="15">
         <v>489.0</v>
       </c>
       <c r="F310" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="311" spans="1:6">
-      <c r="A311" s="20">
+      <c r="A311" s="21">
         <v>40</v>
       </c>
-      <c r="B311" s="8" t="s">
+      <c r="B311" s="11" t="s">
         <v>595</v>
       </c>
-      <c r="C311" s="9" t="s">
+      <c r="C311" s="12" t="s">
         <v>596</v>
       </c>
-      <c r="D311" s="7">
-[...2 lines deleted...]
-      <c r="E311" s="15">
+      <c r="D311" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E311" s="16">
         <v>489.0</v>
       </c>
-      <c r="F311" s="15">
+      <c r="F311" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="20">
         <v>41</v>
       </c>
       <c r="B312" s="8" t="s">
         <v>597</v>
       </c>
       <c r="C312" s="9" t="s">
         <v>598</v>
       </c>
       <c r="D312" s="7">
         <v>1.0</v>
       </c>
       <c r="E312" s="15">
         <v>489.0</v>
       </c>
       <c r="F312" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="21">