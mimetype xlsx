--- v6 (2026-09-04)
+++ v7 (2026-09-25)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-04 08:56:52</t>
+    <t>Актуальность прайса на: 2026-09-24 01:03:52</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -3038,66 +3038,66 @@
       <c r="F26" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="20">
         <v>19</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="7">
         <v>1.0</v>
       </c>
       <c r="E27" s="15">
         <v>349.0</v>
       </c>
       <c r="F27" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="20">
+      <c r="A28" s="21">
         <v>20</v>
       </c>
-      <c r="B28" s="8" t="s">
+      <c r="B28" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="C28" s="9" t="s">
+      <c r="C28" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="D28" s="7">
-[...2 lines deleted...]
-      <c r="E28" s="15">
+      <c r="D28" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E28" s="16">
         <v>489.0</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="21">
         <v>21</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
         <v>0.0</v>
       </c>
       <c r="E29" s="16">
         <v>489.0</v>
       </c>
       <c r="F29" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="20">
@@ -3148,76 +3148,76 @@
       </c>
       <c r="C32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="7">
         <v>2.0</v>
       </c>
       <c r="E32" s="15">
         <v>349.0</v>
       </c>
       <c r="F32" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="20">
         <v>25</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E33" s="15">
         <v>489.0</v>
       </c>
       <c r="F33" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="20">
+      <c r="A34" s="21">
         <v>26</v>
       </c>
-      <c r="B34" s="8" t="s">
+      <c r="B34" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="C34" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="7">
-[...2 lines deleted...]
-      <c r="E34" s="15">
+      <c r="D34" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E34" s="16">
         <v>489.0</v>
       </c>
-      <c r="F34" s="15">
+      <c r="F34" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="20">
         <v>27</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="7">
         <v>1.0</v>
       </c>
       <c r="E35" s="15">
         <v>332.0</v>
       </c>
       <c r="F35" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="21">
@@ -3788,51 +3788,51 @@
       </c>
       <c r="C64" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="7">
         <v>1.0</v>
       </c>
       <c r="E64" s="15">
         <v>379.0</v>
       </c>
       <c r="F64" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="20">
         <v>57</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E65" s="15">
         <v>489.0</v>
       </c>
       <c r="F65" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="21">
         <v>58</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>0.0</v>
       </c>
       <c r="E66" s="16">
         <v>489.0</v>
       </c>
       <c r="F66" s="16">
@@ -4028,51 +4028,51 @@
       </c>
       <c r="C76" s="9" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="7">
         <v>2.0</v>
       </c>
       <c r="E76" s="15">
         <v>422.0</v>
       </c>
       <c r="F76" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="20">
         <v>69</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="7">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E77" s="15">
         <v>489.0</v>
       </c>
       <c r="F77" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="20">
         <v>70</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="7">
         <v>2.0</v>
       </c>
       <c r="E78" s="15">
         <v>489.0</v>
       </c>
       <c r="F78" s="15">
@@ -4168,51 +4168,51 @@
       </c>
       <c r="C83" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="7">
         <v>2.0</v>
       </c>
       <c r="E83" s="15">
         <v>489.0</v>
       </c>
       <c r="F83" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="20">
         <v>76</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E84" s="15">
         <v>489.0</v>
       </c>
       <c r="F84" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="20">
         <v>77</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="7">
         <v>1.0</v>
       </c>
       <c r="E85" s="15">
         <v>332.0</v>
       </c>
       <c r="F85" s="15">
@@ -4468,116 +4468,116 @@
       </c>
       <c r="C98" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="7">
         <v>3.0</v>
       </c>
       <c r="E98" s="15">
         <v>349.0</v>
       </c>
       <c r="F98" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="20">
         <v>91</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E99" s="15">
         <v>379.0</v>
       </c>
       <c r="F99" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="20">
         <v>92</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="7">
         <v>3.0</v>
       </c>
       <c r="E100" s="15">
         <v>349.0</v>
       </c>
       <c r="F100" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="20">
         <v>93</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E101" s="15">
         <v>489.0</v>
       </c>
       <c r="F101" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
-      <c r="A102" s="20">
+      <c r="A102" s="21">
         <v>94</v>
       </c>
-      <c r="B102" s="8" t="s">
+      <c r="B102" s="11" t="s">
         <v>198</v>
       </c>
-      <c r="C102" s="9" t="s">
+      <c r="C102" s="12" t="s">
         <v>199</v>
       </c>
-      <c r="D102" s="7">
-[...2 lines deleted...]
-      <c r="E102" s="15">
+      <c r="D102" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E102" s="16">
         <v>379.0</v>
       </c>
-      <c r="F102" s="15">
+      <c r="F102" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="20">
         <v>95</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D103" s="7">
         <v>1.0</v>
       </c>
       <c r="E103" s="15">
         <v>780.0</v>
       </c>
       <c r="F103" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="20">
@@ -4808,51 +4808,51 @@
       </c>
       <c r="C115" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D115" s="7">
         <v>1.0</v>
       </c>
       <c r="E115" s="15">
         <v>379.0</v>
       </c>
       <c r="F115" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="20">
         <v>108</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>226</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>227</v>
       </c>
       <c r="D116" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E116" s="15">
         <v>489.0</v>
       </c>
       <c r="F116" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="20">
         <v>109</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D117" s="7">
         <v>2.0</v>
       </c>
       <c r="E117" s="15">
         <v>332.0</v>
       </c>
       <c r="F117" s="15">
@@ -8718,51 +8718,51 @@
       </c>
       <c r="C314" s="12" t="s">
         <v>602</v>
       </c>
       <c r="D314" s="10">
         <v>0.0</v>
       </c>
       <c r="E314" s="16">
         <v>442.0</v>
       </c>
       <c r="F314" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="20">
         <v>44</v>
       </c>
       <c r="B315" s="8" t="s">
         <v>603</v>
       </c>
       <c r="C315" s="9" t="s">
         <v>604</v>
       </c>
       <c r="D315" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E315" s="15">
         <v>489.0</v>
       </c>
       <c r="F315" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="20">
         <v>45</v>
       </c>
       <c r="B316" s="8" t="s">
         <v>605</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>606</v>
       </c>
       <c r="D316" s="7">
         <v>1.0</v>
       </c>
       <c r="E316" s="15">
         <v>332.0</v>
       </c>
       <c r="F316" s="15">