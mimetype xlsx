--- v7 (2026-09-25)
+++ v8 (2026-10-15)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-24 01:03:52</t>
+    <t>Актуальность прайса на: 2026-10-15 19:00:10</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -2718,66 +2718,66 @@
       <c r="F10" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="21">
         <v>3</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
         <v>0.0</v>
       </c>
       <c r="E11" s="16">
         <v>422.0</v>
       </c>
       <c r="F11" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="20">
+      <c r="A12" s="21">
         <v>4</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="7">
-[...2 lines deleted...]
-      <c r="E12" s="15">
+      <c r="D12" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E12" s="16">
         <v>598.0</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="20">
         <v>5</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="7">
         <v>1.0</v>
       </c>
       <c r="E13" s="15">
         <v>332.0</v>
       </c>
       <c r="F13" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="20">
@@ -2888,51 +2888,51 @@
       </c>
       <c r="C19" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
         <v>0.0</v>
       </c>
       <c r="E19" s="16">
         <v>379.0</v>
       </c>
       <c r="F19" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="20">
         <v>12</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E20" s="15">
         <v>349.0</v>
       </c>
       <c r="F20" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="20">
         <v>13</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="7">
         <v>1.0</v>
       </c>
       <c r="E21" s="15">
         <v>332.0</v>
       </c>
       <c r="F21" s="15">
@@ -3698,66 +3698,66 @@
       <c r="F59" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="21">
         <v>52</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>0.0</v>
       </c>
       <c r="E60" s="16">
         <v>349.0</v>
       </c>
       <c r="F60" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="20">
+      <c r="A61" s="21">
         <v>53</v>
       </c>
-      <c r="B61" s="8" t="s">
+      <c r="B61" s="11" t="s">
         <v>115</v>
       </c>
-      <c r="C61" s="9" t="s">
+      <c r="C61" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="D61" s="7">
-[...2 lines deleted...]
-      <c r="E61" s="15">
+      <c r="D61" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E61" s="16">
         <v>880.0</v>
       </c>
-      <c r="F61" s="15">
+      <c r="F61" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="20">
         <v>54</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="7">
         <v>1.0</v>
       </c>
       <c r="E62" s="15">
         <v>379.0</v>
       </c>
       <c r="F62" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="20">
@@ -3928,51 +3928,51 @@
       </c>
       <c r="C71" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="7">
         <v>3.0</v>
       </c>
       <c r="E71" s="15">
         <v>499.0</v>
       </c>
       <c r="F71" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="20">
         <v>64</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E72" s="15">
         <v>332.0</v>
       </c>
       <c r="F72" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="20">
         <v>65</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="7">
         <v>2.0</v>
       </c>
       <c r="E73" s="15">
         <v>332.0</v>
       </c>
       <c r="F73" s="15">
@@ -4538,66 +4538,66 @@
       <c r="F101" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="21">
         <v>94</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>198</v>
       </c>
       <c r="C102" s="12" t="s">
         <v>199</v>
       </c>
       <c r="D102" s="10">
         <v>0.0</v>
       </c>
       <c r="E102" s="16">
         <v>379.0</v>
       </c>
       <c r="F102" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="20">
+      <c r="A103" s="21">
         <v>95</v>
       </c>
-      <c r="B103" s="8" t="s">
+      <c r="B103" s="11" t="s">
         <v>200</v>
       </c>
-      <c r="C103" s="9" t="s">
+      <c r="C103" s="12" t="s">
         <v>201</v>
       </c>
-      <c r="D103" s="7">
-[...2 lines deleted...]
-      <c r="E103" s="15">
+      <c r="D103" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E103" s="16">
         <v>780.0</v>
       </c>
-      <c r="F103" s="15">
+      <c r="F103" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="20">
         <v>96</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>203</v>
       </c>
       <c r="D104" s="7">
         <v>1.0</v>
       </c>
       <c r="E104" s="15">
         <v>332.0</v>
       </c>
       <c r="F104" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="21">
@@ -6638,51 +6638,51 @@
       </c>
       <c r="C208" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E208" s="14" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="20">
         <v>1</v>
       </c>
       <c r="B209" s="8" t="s">
         <v>403</v>
       </c>
       <c r="C209" s="9" t="s">
         <v>404</v>
       </c>
       <c r="D209" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E209" s="15">
         <v>369.0</v>
       </c>
       <c r="F209" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="20">
         <v>2</v>
       </c>
       <c r="B210" s="8" t="s">
         <v>405</v>
       </c>
       <c r="C210" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D210" s="7">
         <v>1.0</v>
       </c>
       <c r="E210" s="15">
         <v>332.0</v>
       </c>
       <c r="F210" s="15">
@@ -7418,66 +7418,66 @@
       <c r="F248" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="20">
         <v>1</v>
       </c>
       <c r="B249" s="8" t="s">
         <v>474</v>
       </c>
       <c r="C249" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D249" s="7">
         <v>1.0</v>
       </c>
       <c r="E249" s="15">
         <v>332.0</v>
       </c>
       <c r="F249" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="20">
+      <c r="A250" s="21">
         <v>2</v>
       </c>
-      <c r="B250" s="8" t="s">
+      <c r="B250" s="11" t="s">
         <v>476</v>
       </c>
-      <c r="C250" s="9" t="s">
+      <c r="C250" s="12" t="s">
         <v>477</v>
       </c>
-      <c r="D250" s="7">
-[...2 lines deleted...]
-      <c r="E250" s="15">
+      <c r="D250" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E250" s="16">
         <v>379.0</v>
       </c>
-      <c r="F250" s="15">
+      <c r="F250" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="20">
         <v>3</v>
       </c>
       <c r="B251" s="8" t="s">
         <v>478</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>479</v>
       </c>
       <c r="D251" s="7">
         <v>2.0</v>
       </c>
       <c r="E251" s="15">
         <v>489.0</v>
       </c>
       <c r="F251" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="20">