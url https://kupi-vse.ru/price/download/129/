--- v8 (2026-10-15)
+++ v9 (2026-11-04)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://kupi-vse.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-15 19:00:10</t>
+    <t>Актуальность прайса на: 2026-11-04 22:45:41</t>
   </si>
   <si>
     <t>Xbox 360</t>
   </si>
   <si>
     <t>Action. Adventure (Экшен. Приключения)</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>АКЦИЯ на один фильм на DVD</t>
   </si>
@@ -4868,51 +4868,51 @@
       </c>
       <c r="C118" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D118" s="7">
         <v>2.0</v>
       </c>
       <c r="E118" s="15">
         <v>489.0</v>
       </c>
       <c r="F118" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="20">
         <v>111</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>233</v>
       </c>
       <c r="D119" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E119" s="15">
         <v>489.0</v>
       </c>
       <c r="F119" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="20">
         <v>112</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D120" s="7">
         <v>2.0</v>
       </c>
       <c r="E120" s="15">
         <v>369.0</v>
       </c>
       <c r="F120" s="15">
@@ -5968,66 +5968,66 @@
       <c r="F173" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="21">
         <v>25</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>340</v>
       </c>
       <c r="D174" s="10">
         <v>0.0</v>
       </c>
       <c r="E174" s="16">
         <v>442.0</v>
       </c>
       <c r="F174" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="20">
+      <c r="A175" s="21">
         <v>26</v>
       </c>
-      <c r="B175" s="8" t="s">
+      <c r="B175" s="11" t="s">
         <v>341</v>
       </c>
-      <c r="C175" s="9" t="s">
+      <c r="C175" s="12" t="s">
         <v>342</v>
       </c>
-      <c r="D175" s="7">
-[...2 lines deleted...]
-      <c r="E175" s="15">
+      <c r="D175" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E175" s="16">
         <v>361.0</v>
       </c>
-      <c r="F175" s="15">
+      <c r="F175" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="20">
         <v>27</v>
       </c>
       <c r="B176" s="8" t="s">
         <v>343</v>
       </c>
       <c r="C176" s="9" t="s">
         <v>344</v>
       </c>
       <c r="D176" s="7">
         <v>3.0</v>
       </c>
       <c r="E176" s="15">
         <v>489.0</v>
       </c>
       <c r="F176" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="20">
@@ -7238,51 +7238,51 @@
       </c>
       <c r="C239" s="9" t="s">
         <v>458</v>
       </c>
       <c r="D239" s="7">
         <v>1.0</v>
       </c>
       <c r="E239" s="15">
         <v>369.0</v>
       </c>
       <c r="F239" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="20">
         <v>21</v>
       </c>
       <c r="B240" s="8" t="s">
         <v>459</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D240" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E240" s="15">
         <v>379.0</v>
       </c>
       <c r="F240" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="20">
         <v>22</v>
       </c>
       <c r="B241" s="8" t="s">
         <v>461</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D241" s="7">
         <v>4.0</v>
       </c>
       <c r="E241" s="15">
         <v>422.0</v>
       </c>
       <c r="F241" s="15">
@@ -7318,51 +7318,51 @@
       </c>
       <c r="C243" s="9" t="s">
         <v>466</v>
       </c>
       <c r="D243" s="7">
         <v>3.0</v>
       </c>
       <c r="E243" s="15">
         <v>489.0</v>
       </c>
       <c r="F243" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="20">
         <v>25</v>
       </c>
       <c r="B244" s="8" t="s">
         <v>467</v>
       </c>
       <c r="C244" s="9" t="s">
         <v>468</v>
       </c>
       <c r="D244" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E244" s="15">
         <v>369.0</v>
       </c>
       <c r="F244" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="21">
         <v>26</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C245" s="12" t="s">
         <v>470</v>
       </c>
       <c r="D245" s="10">
         <v>0.0</v>
       </c>
       <c r="E245" s="16">
         <v>489.0</v>
       </c>
       <c r="F245" s="16">
@@ -8568,66 +8568,66 @@
       <c r="F306" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="20">
         <v>36</v>
       </c>
       <c r="B307" s="8" t="s">
         <v>587</v>
       </c>
       <c r="C307" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D307" s="7">
         <v>2.0</v>
       </c>
       <c r="E307" s="15">
         <v>489.0</v>
       </c>
       <c r="F307" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="308" spans="1:6">
-      <c r="A308" s="20">
+      <c r="A308" s="21">
         <v>37</v>
       </c>
-      <c r="B308" s="8" t="s">
+      <c r="B308" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="C308" s="9" t="s">
+      <c r="C308" s="12" t="s">
         <v>590</v>
       </c>
-      <c r="D308" s="7">
-[...2 lines deleted...]
-      <c r="E308" s="15">
+      <c r="D308" s="10">
+        <v>0.0</v>
+      </c>
+      <c r="E308" s="16">
         <v>369.0</v>
       </c>
-      <c r="F308" s="15">
+      <c r="F308" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="20">
         <v>38</v>
       </c>
       <c r="B309" s="8" t="s">
         <v>591</v>
       </c>
       <c r="C309" s="9" t="s">
         <v>592</v>
       </c>
       <c r="D309" s="7">
         <v>1.0</v>
       </c>
       <c r="E309" s="15">
         <v>442.0</v>
       </c>
       <c r="F309" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="20">
@@ -9128,51 +9128,51 @@
       </c>
       <c r="C335" s="9" t="s">
         <v>641</v>
       </c>
       <c r="D335" s="7">
         <v>3.0</v>
       </c>
       <c r="E335" s="15">
         <v>349.0</v>
       </c>
       <c r="F335" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="20">
         <v>2</v>
       </c>
       <c r="B336" s="8" t="s">
         <v>642</v>
       </c>
       <c r="C336" s="9" t="s">
         <v>643</v>
       </c>
       <c r="D336" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E336" s="15">
         <v>349.0</v>
       </c>
       <c r="F336" s="15">
         <v>0.0</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="20">
         <v>3</v>
       </c>
       <c r="B337" s="8" t="s">
         <v>644</v>
       </c>
       <c r="C337" s="9" t="s">
         <v>645</v>
       </c>
       <c r="D337" s="7">
         <v>1.0</v>
       </c>
       <c r="E337" s="15">
         <v>369.0</v>
       </c>
       <c r="F337" s="15">